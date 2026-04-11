--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and green synthesis of monodisperse sub-10 nm copper and tin nanoparticles using l -ascorbic acid as the reducing agent</w:t>
+                <w:t xml:space="preserve">Structural, morphological, and cytotoxicity evaluation of surfactant-modified niobium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
+                <w:t xml:space="preserve">Milena Mattes Cerveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Breyton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Vithor Parada Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">Luize Blotta de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+                <w:t xml:space="preserve">Cleiton Jesus Andrade Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Calcagno Riemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5RA04557F⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.065022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ae13ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426508v1</w:t>
+                <w:t xml:space="preserve">hal-05472506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalyzed Oxidative Dehydrogenation of Propane: Focus on Catalyst Characterization and Deactivation Behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile and green synthesis of monodisperse sub-10 nm copper and tin nanoparticles using l -ascorbic acid as the reducing agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
+                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Vicerich</w:t>
+                <w:t xml:space="preserve">Grégoire Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Sanchez</w:t>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Bocanegra</w:t>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.1021-1031. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (43), pp.36405-36413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c03337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5RA04557F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868596v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological, and cytotoxicity evaluation of surfactant-modified niobium oxides</w:t>
+                <w:t xml:space="preserve">VO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalyzed Oxidative Dehydrogenation of Propane: Focus on Catalyst Characterization and Deactivation Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Mattes Cerveira</w:t>
+                <w:t xml:space="preserve">Francisco Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vithor Parada Garcia</w:t>
+                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luize Blotta de Melo</w:t>
+                <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleiton Jesus Andrade Pereira</w:t>
+                <w:t xml:space="preserve">María Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Calcagno Riemke</w:t>
+                <w:t xml:space="preserve">Sonia Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (6), pp.065022. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.1021-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/ae13ca⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c03337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472506v1</w:t>
+                <w:t xml:space="preserve">hal-04868596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts for Propane Dehydrogenation: Effect of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Treatment and Cofeeding</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,77 +1204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (18), pp.e202400565. </w:t>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2059,321 +2059,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by X-ray absorption spectroscopy of bimetallic Re-Pd/ TiO 2 catalysts efficient for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Tracking the paths for the sucrose transformations over bifunctional Ru-POM/AC catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">N. García-Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+                <w:t xml:space="preserve">A. Guerrero Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123225⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903440v1</w:t>
+                <w:t xml:space="preserve">hal-03003971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the paths for the sucrose transformations over bifunctional Ru-POM/AC catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization by X-ray absorption spectroscopy of bimetallic Re-Pd/ TiO 2 catalysts efficient for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. García-Bosch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guerrero Ruiz</w:t>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rodríguez-Ramos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 357, pp.113-121. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.123225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003971v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ preparation of bimetallic ReOx-Pd/TiO2 catalysts for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2476,51 +2476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2701,51 +2701,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru‐Pt catalysts supported on Al2O3 and SiO2─Al2O3 for the selective ring opening of naphthenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4131,64 +4131,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Oxidation State and Location of Rhenium in Re-Pd/TiO2 Catalysts for Aqueous-Phase Selective Hydrogenation of Succinic Acid to 1,4-Butanediol as a Function of Palladium and Rhenium Deposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5128,51 +5128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 235, pp.127-133. </w:t>
@@ -5346,186 +5346,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyol hydrogenolysis on supported Pt catalysts: Comparison between glycerol and 1,2-propanediol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.09.021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (7-8), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193126v1</w:t>
+                <w:t xml:space="preserve">hal-02109778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bifunctional catalytic systems for sorbitol transformation into biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Koerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5547,261 +5535,273 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148, pp.499-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyol hydrogenolysis on supported Pt catalysts: Comparison between glycerol and 1,2-propanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.107-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5976,712 +5976,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the support on the catalytic properties of Pt-based catalysts for hydrogenolysis of glycerol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2388-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939235v1</w:t>
+                <w:t xml:space="preserve">hal-02109788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of iridium content on the behavior of Pt-Ir/Al2O3 and Pt-Ir/TiO2 catalysts for selective ring opening of naphthenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Vicerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 453, pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912606v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Especel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2327-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941355v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the nature of the support on the catalytic properties of Pt-based catalysts for hydrogenolysis of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noe Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109788v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iridium content on the behavior of Pt-Ir/Al2O3 and Pt-Ir/TiO2 catalysts for selective ring opening of naphthenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.M. Benitez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.12.015⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2388-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944377v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
               </w:r>
@@ -6719,78 +6719,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (10), pp.2327-2335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942804v1</w:t>
@@ -6924,753 +6924,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pinel</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
+              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109807v1</w:t>
+                <w:t xml:space="preserve">hal-00741018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Tapin</w:t>
+                <w:t xml:space="preserve">Michèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
+              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741018v1</w:t>
+                <w:t xml:space="preserve">hal-02109807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citral hydrogenation on high surface area mesoporous TiO2-SiO2 supported Pt nanocomposites: Effect of titanium loading and reduction temperature on the catalytic performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bidaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+                <w:t xml:space="preserve">I. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mohammedi</w:t>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 445, pp.14-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.07.023⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 415, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805641v1</w:t>
+                <w:t xml:space="preserve">hal-00682905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+                <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Salem</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682905v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Especel</w:t>
+                <w:t xml:space="preserve">Citral hydrogenation on high surface area mesoporous TiO2-SiO2 supported Pt nanocomposites: Effect of titanium loading and reduction temperature on the catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacombe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Mohammedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 189 (1), pp.117-122. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 445, pp.14-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834257v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydrogenation of citral to unsaturated alcohols over mesoporous Pt/Ti-Al2O3 catalysts. Effect of the reduction temperature and of the Ge addition</w:t>
               </w:r>
@@ -8237,51 +8237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabiac A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8641,51 +8641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the structural properties of supported bimetallic Pt-Rh catalysts and their performances for methylcyclopentane ring opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9056,311 +9056,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring-opening of methylcyclopentane on platinum-based bimetallic catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+                <w:t xml:space="preserve">Preparation of silica-supported cobalt catalysts from water-in-oil microemulsion for selective hydrogenation of citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2009.09.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 308 pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343088v1</w:t>
+                <w:t xml:space="preserve">hal-01343094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of silica-supported cobalt catalysts from water-in-oil microemulsion for selective hydrogenation of citral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lafaye</w:t>
+                <w:t xml:space="preserve">Selective ring-opening of methylcyclopentane on platinum-based bimetallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cherifi</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 308 pp.142-149. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369 (1-2), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343094v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tin addition by redox reaction in different media on the catalytic properties of Pt-Re/Al2O3 naphtha reforming catalysts</w:t>
               </w:r>
@@ -9626,51 +9626,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naphtha reforming Pt-Re-Ge/γ-Al2O3 catalysts prepared by catalytic reduction. Influence of the pH of the Ge addition step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9799,51 +9799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10052,90 +10052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of support and metal loading on the characteristics of Co based catalysts for selective hydrogenation of citral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10220,51 +10220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10496,51 +10496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10612,51 +10612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10896,51 +10896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11002,345 +11002,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydrogenation of sunflower oil over supported precious metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Especel</w:t>
+                <w:t xml:space="preserve">Citral hydrogenation over alumina supported Rh-Ge catalysts - Effects of the reduction temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7, pp.113-118. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 257, pp.107-117 </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00634-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343123v1</w:t>
+                <w:t xml:space="preserve">hal-01343131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citral hydrogenation over alumina supported Rh-Ge catalysts - Effects of the reduction temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Ekou</w:t>
+                <w:t xml:space="preserve">Selective hydrogenation of sunflower oil over supported precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nohair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.C. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 257, pp.107-117 </w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00634-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343131v1</w:t>
+                <w:t xml:space="preserve">hal-01343123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR studies of CO adsorption on Rh-Ge/Al2O3 catalysts prepared by surface redox reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mihut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11438,77 +11438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bimetallic rhodium-germanium catalysts prepared by surface redox reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11567,51 +11567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of supported bimetallic Pd-Pt catalysts. Characterization and catalytic activity for toluene hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12270,90 +12270,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Green Method for the Synthesis of Oxidation-Resistant Sub-10 nm Cu and Sn Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12434,51 +12434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12552,103 +12552,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile and Green Synthesis of Monodisperse Sub-10 nm Copper and Tin Nanoparticles Using L-ascorbic Acid as a Reducing Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12702,103 +12702,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Green Method for the Preparation of Supported Sub-10 nm Non-Noble Metal (Cu, Sn and Ga) Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Mar 2025, Paris, France</w:t>
@@ -13069,90 +13069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Facile Methods for the Preparation of Alumina Supported Non-Noble Metal Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13220,51 +13220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhikhorneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13388,51 +13388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative dehydrogenation of propane for the production of propylene using VOx/Al2O3 catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13686,51 +13686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13889,90 +13889,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14027,90 +14027,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
@@ -14165,64 +14165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14290,64 +14290,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14415,77 +14415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t>
@@ -14540,64 +14540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14773,51 +14773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction. XIV Congreso Argentino De Catalysis, Santa Fe, (Argentine), 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14885,51 +14885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts. 13° Congresso Brasileiro de Catálise, 3° Congresso de Catálise do Mercosul , Foz do Iguaçu, (Brésil), 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15010,51 +15010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15118,90 +15118,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Riemke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Ucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Raubach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mattes Cerveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithor Parada Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luize Blotta de Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Jesus Andrade Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Calcagno Riemke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae13ca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-024-03840-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Reynoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ayastuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Iriarte-Velasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garc&#237;a-Bosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.08.095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KGS6Z2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saib-Bouchenafa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75HM8TPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Delgado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.09.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K302DXDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noe Delgado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.11.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHX4ZBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohammedi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.07.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QD7Q83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ekou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBF15KHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Williams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN191FMV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q1N1L61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.01.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNWN183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9Z3Z7BL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouachi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherifi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CXH3G6F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.10.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82RHX8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ekou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK0C970D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5L4FD4H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nohair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Hoang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XK3J3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8D0636-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343131v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud-Especel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00634-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSM96XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Amiridis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049692l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1FBSJPTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(01)00980-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDQ702M0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343162v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005623127174" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SBWPJGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhachane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00002-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE9157A2442BAC65EB37DA3510F0882FB50E2484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00093-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5A18F949B98B63F0E6F84F59B9E91C988198FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941897" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8D6688B21F5174742F48921A091032DE2058F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343451v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931394" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC53A86284DC148C47EA5D0D9B85C973A253E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160781v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293107v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQSMK0RN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Riemke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Ucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Raubach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mattes Cerveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithor Parada Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luize Blotta de Melo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Jesus Andrade Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Calcagno Riemke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae13ca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-024-03840-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Reynoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ayastuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Iriarte-Velasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garc&#237;a-Bosch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.08.095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KGS6Z2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saib-Bouchenafa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75HM8TPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193126v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Delgado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.09.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K302DXDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939235v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noe Delgado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yap" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHX4ZBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805641v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohammedi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.07.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QD7Q83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ekou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBF15KHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Williams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN191FMV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q1N1L61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.01.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNWN183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9Z3Z7BL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouachi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherifi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CXH3G6F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.10.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82RHX8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ekou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK0C970D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5L4FD4H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nohair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Hoang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XK3J3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud-Especel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00634-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSM96XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Hoang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.10.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8D0636-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Amiridis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049692l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1FBSJPTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(01)00980-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDQ702M0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343162v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005623127174" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SBWPJGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhachane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00002-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE9157A2442BAC65EB37DA3510F0882FB50E2484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00093-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5A18F949B98B63F0E6F84F59B9E91C988198FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941897" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8D6688B21F5174742F48921A091032DE2058F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343451v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931394" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC53A86284DC148C47EA5D0D9B85C973A253E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160781v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293107v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQSMK0RN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>