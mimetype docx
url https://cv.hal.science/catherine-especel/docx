--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,965 +234,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, morphological, and cytotoxicity evaluation of surfactant-modified niobium oxides</w:t>
+                <w:t xml:space="preserve">Facile and green synthesis of monodisperse sub-10 nm copper and tin nanoparticles using l -ascorbic acid as the reducing agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Mattes Cerveira</w:t>
+                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vithor Parada Garcia</w:t>
+                <w:t xml:space="preserve">Grégoire Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luize Blotta de Melo</w:t>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleiton Jesus Andrade Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabio Calcagno Riemke</w:t>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-605X/ae13ca⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (43), pp.36405-36413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5RA04557F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05472506v1</w:t>
+                <w:t xml:space="preserve">hal-05426508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and green synthesis of monodisperse sub-10 nm copper and tin nanoparticles using l -ascorbic acid as the reducing agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalyzed Oxidative Dehydrogenation of Propane: Focus on Catalyst Characterization and Deactivation Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Passamonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
+                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Breyton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+                <w:t xml:space="preserve">María Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+                <w:t xml:space="preserve">Sonia Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (43), pp.36405-36413. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.1021-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5RA04557F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c03337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426508v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalyzed Oxidative Dehydrogenation of Propane: Focus on Catalyst Characterization and Deactivation Behavior</w:t>
+                <w:t xml:space="preserve">Structural, morphological, and cytotoxicity evaluation of surfactant-modified niobium oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Passamonti</w:t>
+                <w:t xml:space="preserve">Milena Mattes Cerveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
+                <w:t xml:space="preserve">Vithor Parada Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Vicerich</w:t>
+                <w:t xml:space="preserve">Luize Blotta de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Sanchez</w:t>
+                <w:t xml:space="preserve">Cleiton Jesus Andrade Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Bocanegra</w:t>
+                <w:t xml:space="preserve">Fabio Calcagno Riemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.1021-1031. </w:t>
+              <w:t xml:space="preserve">Biomedical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.065022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c03337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-605X/ae13ca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868596v1</w:t>
+                <w:t xml:space="preserve">hal-05472506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts for Propane Dehydrogenation: Effect of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Treatment and Cofeeding</w:t>
+                <w:t xml:space="preserve">Selective hydrogenation of citral toward unsaturated alcohols on PdSn catalysts supported on mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
+                <w:t xml:space="preserve">Mourad Bidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Montouillout</w:t>
+                <w:t xml:space="preserve">Smain Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Benítez</w:t>
+                <w:t xml:space="preserve">Lakhdar Benatallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bouchenafa-Saib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202401754⟩</w:t>
+              <w:t xml:space="preserve">Chemical Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 79 (2), pp.1063-1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11696-024-03840-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868668v1</w:t>
+                <w:t xml:space="preserve">hal-04887207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydrogenation of citral toward unsaturated alcohols on PdSn catalysts supported on mesoporous silica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Bidaoui</w:t>
+                <w:t xml:space="preserve">Ga&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;/Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts for Propane Dehydrogenation: Effect of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Treatment and Cofeeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smain Sabour</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakhdar Benatallah</w:t>
+                <w:t xml:space="preserve">Valérie Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bouchenafa-Saib</w:t>
+                <w:t xml:space="preserve">Viviana Benítez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 79 (2), pp.1063-1075. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11696-024-03840-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202401754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887207v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-phase sorbitol hydrogenolysis over Co catalysts: Effect of external vs endogenous H2 on the product distribution</w:t>
+                <w:t xml:space="preserve">Catalytic Dehydrogenation on Ultradisperse Sn-Promoted Ir Catalysts Supported on MgAl2O4 Prepared by Different Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto J. Reynoso</w:t>
+                <w:t xml:space="preserve">Sergio de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Ayastuy</w:t>
+                <w:t xml:space="preserve">Jayson Fals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Iriarte-Velasco</w:t>
+                <w:t xml:space="preserve">Viviana Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 357, pp.129984. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12061161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453576v1</w:t>
+                <w:t xml:space="preserve">hal-04627105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Dehydrogenation on Ultradisperse Sn-Promoted Ir Catalysts Supported on MgAl2O4 Prepared by Different Techniques</w:t>
+                <w:t xml:space="preserve">Liquid-phase sorbitol hydrogenolysis over Co catalysts: Effect of external vs endogenous H2 on the product distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio de Miguel</w:t>
+                <w:t xml:space="preserve">Alberto J. Reynoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayson Fals</w:t>
+                <w:t xml:space="preserve">José Luis Ayastuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Benitez</w:t>
+                <w:t xml:space="preserve">Unai Iriarte-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.1161. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 357, pp.129984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12061161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627105v1</w:t>
+                <w:t xml:space="preserve">hal-04453576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Atomic‐Scale Insight into Pt/Cu Single Atom Alloy Clusters Supported on γ‐Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: The Effect of Hydrogen Environment</w:t>
               </w:r>
@@ -1204,77 +1204,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (18), pp.e202400565. </w:t>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1684,51 +1684,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of supported metal structure sensitivity by a geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1840,64 +1840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2059,334 +2059,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the paths for the sucrose transformations over bifunctional Ru-POM/AC catalysts</w:t>
+                <w:t xml:space="preserve">Characterization by X-ray absorption spectroscopy of bimetallic Re-Pd/ TiO 2 catalysts efficient for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. García-Bosch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Guerrero Ruiz</w:t>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Rodríguez-Ramos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.052⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 252, pp.123225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003971v1</w:t>
+                <w:t xml:space="preserve">hal-02903440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by X-ray absorption spectroscopy of bimetallic Re-Pd/ TiO 2 catalysts efficient for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking the paths for the sucrose transformations over bifunctional Ru-POM/AC catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+                <w:t xml:space="preserve">N. García-Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Canaff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">A. Guerrero Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pinel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Rodríguez-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 252, pp.123225. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.113-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903440v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ preparation of bimetallic ReOx-Pd/TiO2 catalysts for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,64 +2463,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofuel Synthesis from Sorbitol by Aqueous Phase Hydrodeoxygenation over Bifunctional Catalysts: In-depth Study of the Ru–Pt/SiO2–Al2O3 Catalytic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,51 +2606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2701,103 +2701,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru‐Pt catalysts supported on Al2O3 and SiO2─Al2O3 for the selective ring opening of naphthenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (3), pp.749-756. </w:t>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3112,51 +3112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation into biofuels over bimetallic platinum based catalysts supported on SiO2-Al2O3 – Effect of the nature of the second metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3203,51 +3203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (41), pp.11398-11405. </w:t>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (22), pp.5212-5223. </w:t>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3774,64 +3774,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 420, pp.50-55. </w:t>
@@ -3894,51 +3894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation over bimetallic Ru-Pt/SiO2-Al2O3 catalysts: Effect of the preparation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4131,103 +4131,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the Oxidation State and Location of Rhenium in Re-Pd/TiO2 Catalysts for Aqueous-Phase Selective Hydrogenation of Succinic Acid to 1,4-Butanediol as a Function of Palladium and Rhenium Deposition Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delichère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (14), pp.2161-2178. </w:t>
@@ -4433,77 +4433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 398, pp.203-214. </w:t>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4658,90 +4658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the improvement in unsaturated alcohol selectivity during α,β-unsaturated aldehyde selective hydrogenation, using Zn as promoter of Pt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Bidaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smain Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhdar Benatallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Saib-Bouchenafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4973,51 +4973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5089,90 +5089,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Re introduction method onto Pd/TiO2 catalysts for the selective hydrogenation of succinic acid in aqueous-phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 235, pp.127-133. </w:t>
@@ -5346,174 +5346,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyol hydrogenolysis on supported Pt catalysts: Comparison between glycerol and 1,2-propanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.107-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109778v1</w:t>
+                <w:t xml:space="preserve">hal-01193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New bifunctional catalytic systems for sorbitol transformation into biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Koerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,273 +5547,261 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148, pp.499-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyol hydrogenolysis on supported Pt catalysts: Comparison between glycerol and 1,2-propanediol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Severine Delgado</w:t>
+                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (7-8), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.09.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01193126v1</w:t>
+                <w:t xml:space="preserve">hal-02109778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5976,821 +5976,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the nature of the support on the catalytic properties of Pt-based catalysts for hydrogenolysis of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noe Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109788v1</w:t>
+                <w:t xml:space="preserve">hal-00939235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of iridium content on the behavior of Pt-Ir/Al2O3 and Pt-Ir/TiO2 catalysts for selective ring opening of naphthenes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2327-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.12.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00944377v1</w:t>
+                <w:t xml:space="preserve">hal-00912606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.2388-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00912606v1</w:t>
+                <w:t xml:space="preserve">hal-00941355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the support on the catalytic properties of Pt-based catalysts for hydrogenolysis of glycerol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2388-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.11.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00939235v1</w:t>
+                <w:t xml:space="preserve">hal-02109788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of iridium content on the behavior of Pt-Ir/Al2O3 and Pt-Ir/TiO2 catalysts for selective ring opening of naphthenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Vicerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V.M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300608⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 453, pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941355v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (10), pp.2327-2335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942804v1</w:t>
@@ -6814,51 +6814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chlorine on the catalytic properties of supported rhodium, iridium and platinum in ring opening of naphthenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,481 +6924,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Tapin</w:t>
+                <w:t xml:space="preserve">Michèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
+              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741018v1</w:t>
+                <w:t xml:space="preserve">hal-02109807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pinel</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
+              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109807v1</w:t>
+                <w:t xml:space="preserve">hal-00741018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citral hydrogenation on high surface area mesoporous TiO2-SiO2 supported Pt nanocomposites: Effect of titanium loading and reduction temperature on the catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+                <w:t xml:space="preserve">M. Bidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Salem</w:t>
+                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Uzio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Mabilon</w:t>
+                <w:t xml:space="preserve">O. Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 415, pp.80-88. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 445, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.07.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682905v1</w:t>
+                <w:t xml:space="preserve">hal-00805641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7407,270 +7407,270 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 189 (1), pp.117-122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.051⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citral hydrogenation on high surface area mesoporous TiO2-SiO2 supported Pt nanocomposites: Effect of titanium loading and reduction temperature on the catalytic performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bidaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">I. Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Duprez</w:t>
+                <w:t xml:space="preserve">D. Uzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mohammedi</w:t>
+                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 445, pp.14-25. </w:t>
+              <w:t xml:space="preserve">, 2012, 415, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.07.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805641v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydrogenation of citral to unsaturated alcohols over mesoporous Pt/Ti-Al2O3 catalysts. Effect of the reduction temperature and of the Ge addition</w:t>
               </w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8237,51 +8237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabiac A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8512,51 +8512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8641,77 +8641,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the structural properties of supported bimetallic Pt-Rh catalysts and their performances for methylcyclopentane ring opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchirioua Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.86-91. </w:t>
@@ -9056,311 +9056,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of silica-supported cobalt catalysts from water-in-oil microemulsion for selective hydrogenation of citral</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Lafaye</w:t>
+                <w:t xml:space="preserve">Selective ring-opening of methylcyclopentane on platinum-based bimetallic catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cherifi</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.04.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369 (1-2), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2009.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343094v1</w:t>
+                <w:t xml:space="preserve">hal-01343088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective ring-opening of methylcyclopentane on platinum-based bimetallic catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+                <w:t xml:space="preserve">Preparation of silica-supported cobalt catalysts from water-in-oil microemulsion for selective hydrogenation of citral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 369 (1-2), pp.104-112. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 308 pp.142-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2009.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343088v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of tin addition by redox reaction in different media on the catalytic properties of Pt-Re/Al2O3 naphtha reforming catalysts</w:t>
               </w:r>
@@ -9372,51 +9372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9626,77 +9626,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naphtha reforming Pt-Re-Ge/γ-Al2O3 catalysts prepared by catalytic reduction. Influence of the pH of the Ge addition step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9786,64 +9786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9958,51 +9958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 319, pp.210-217. </w:t>
@@ -10052,90 +10052,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of support and metal loading on the characteristics of Co based catalysts for selective hydrogenation of citral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10220,51 +10220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10388,51 +10388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (9), pp.627-632. </w:t>
@@ -10496,51 +10496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10612,90 +10612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10896,90 +10896,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIV Congreso Argentino De Catalysis, (ISBN 987-508-565-0),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.416-421</w:t>
@@ -11002,345 +11002,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citral hydrogenation over alumina supported Rh-Ge catalysts - Effects of the reduction temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Ekou</w:t>
+                <w:t xml:space="preserve">Selective hydrogenation of sunflower oil over supported precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Nohair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
+                <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montassier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.C. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 257, pp.107-117 </w:t>
+              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.113-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00634-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343131v1</w:t>
+                <w:t xml:space="preserve">hal-01343123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective hydrogenation of sunflower oil over supported precious metals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Especel</w:t>
+                <w:t xml:space="preserve">Citral hydrogenation over alumina supported Rh-Ge catalysts - Effects of the reduction temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ekou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus Chimie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 7, pp.113-118. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 257, pp.107-117 </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2003.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0926-860X(03)00634-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343123v1</w:t>
+                <w:t xml:space="preserve">hal-01343131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FTIR studies of CO adsorption on Rh-Ge/Al2O3 catalysts prepared by surface redox reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mihut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11438,77 +11438,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of bimetallic rhodium-germanium catalysts prepared by surface redox reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11567,51 +11567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of supported bimetallic Pd-Pt catalysts. Characterization and catalytic activity for toluene hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Micheaud-Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12270,90 +12270,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Green Method for the Synthesis of Oxidation-Resistant Sub-10 nm Cu and Sn Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12434,51 +12434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12552,103 +12552,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile and Green Synthesis of Monodisperse Sub-10 nm Copper and Tin Nanoparticles Using L-ascorbic Acid as a Reducing Agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -12702,103 +12702,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Green Method for the Preparation of Supported Sub-10 nm Non-Noble Metal (Cu, Sn and Ga) Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Mar 2025, Paris, France</w:t>
@@ -12827,51 +12827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Ga-Sites and Acidity on Ga/Al₂O₃ Catalysts via H₂ Reduction or Co-Feeding: Insights into Propane Dehydrogenation Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12879,51 +12879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th North American Catalysis Society Meeting (NAM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Catalysis Society (NACS), Jun 2025, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12948,51 +12948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the acidity and oxidation state of Ga/Al2O3 in non-oxidative and CO2-assisted propane dehydrogenation reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Amar Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13000,51 +13000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis- 18 th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13069,90 +13069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Facile Methods for the Preparation of Alumina Supported Non-Noble Metal Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13220,51 +13220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Shahrokhikhorneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tzonka Mineva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13313,217 +13313,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface redox reactions for tuning the surface composition of bimetallic nanoparticles and their catalytic properties: the contribution of Poitiers catalysis laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative dehydrogenation of propane for the production of propylene using VOx/Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160781v1</w:t>
+                <w:t xml:space="preserve">hal-04160798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative dehydrogenation of propane for the production of propylene using VOx/Al2O3 catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface redox reactions for tuning the surface composition of bimetallic nanoparticles and their catalytic properties: the contribution of Poitiers catalysis laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160798v1</w:t>
+                <w:t xml:space="preserve">hal-04160781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface redox reactions for tuning the surface composition of bimetallic nanoparticles and their catalytic properties: the contribution of Poitiers catalysis laboratory</w:t>
               </w:r>
@@ -13535,51 +13535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13686,77 +13686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of platinum size of Pt/γ-Al2O3 catalysts on propane dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13807,51 +13807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13883,527 +13883,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864870v1</w:t>
+                <w:t xml:space="preserve">hal-00929964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929964v1</w:t>
+                <w:t xml:space="preserve">hal-00864870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition mode of Re in bimetallic Pd-Re/TiO2 catalysis upon the selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Effect of Pd-Re/TiO2 catalysts preparation mode upon the selective aqueous-phase hydrogenation of succunic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Organic Reactions Catalysis Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">15th International Congress On Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728698v1</w:t>
+                <w:t xml:space="preserve">hal-00728777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd-Re/TiO2 catalysts preparation mode upon the selective aqueous-phase hydrogenation of succunic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Effect of addition mode of Re in bimetallic Pd-Re/TiO2 catalysis upon the selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress On Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">24th Organic Reactions Catalysis Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728777v1</w:t>
+                <w:t xml:space="preserve">hal-00728698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of bimetallic Pd-Re/TiO2 prepared by surface redox reaction for aqueous phase succinic hydrogenation</w:t>
               </w:r>
@@ -14415,77 +14415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t>
@@ -14540,64 +14540,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14773,90 +14773,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction. XIV Congreso Argentino De Catalysis, Santa Fe, (Argentine), 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, SANTA FE, Argentina</w:t>
@@ -14885,90 +14885,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts. 13° Congresso Brasileiro de Catálise, 3° Congresso de Catálise do Mercosul , Foz do Iguaçu, (Brésil), 2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15004,398 +15004,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, PHILADELPHIE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292863v1</w:t>
+                <w:t xml:space="preserve">hal-00292861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. M. Benitez</w:t>
+                <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base. Réunion Scientifique S.F.C., Tours, 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, PHILADELPHIE, United States</w:t>
+              <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292861v1</w:t>
+                <w:t xml:space="preserve">hal-00293107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base. Réunion Scientifique S.F.C., Tours, 2005.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Ekou</w:t>
+                <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
+              <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293107v1</w:t>
+                <w:t xml:space="preserve">hal-00292863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and application of Bimetallic catalysts synthesized by surface redox reactions. IFP-CNRS-NFS workshop “Future Directions in Catalysis: Nanostructured Catalysts, Lyon, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15478,51 +15478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic Nanoparticles Prepared by Redox Processes Applied in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Riemke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Ucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Raubach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472506v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mattes Cerveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithor Parada Garcia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luize Blotta de Melo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Jesus Andrade Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Calcagno Riemke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae13ca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887207v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-024-03840-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Reynoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ayastuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Iriarte-Velasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garc&#237;a-Bosch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero Ruiz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.08.095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KGS6Z2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saib-Bouchenafa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75HM8TPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193126v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Delgado" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.09.021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K302DXDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939235v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noe Delgado" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yap" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.11.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHX4ZBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805641v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohammedi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.07.023" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QD7Q83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ekou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBF15KHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Williams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN191FMV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q1N1L61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.01.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNWN183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9Z3Z7BL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343094v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouachi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherifi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.001" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CXH3G6F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.10.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82RHX8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ekou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK0C970D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5L4FD4H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nohair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Hoang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XK3J3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343131v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud-Especel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00634-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSM96XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343123v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Hoang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.10.012" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8D0636-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Amiridis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049692l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1FBSJPTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(01)00980-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDQ702M0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343162v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005623127174" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SBWPJGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhachane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00002-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE9157A2442BAC65EB37DA3510F0882FB50E2484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00093-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5A18F949B98B63F0E6F84F59B9E91C988198FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941897" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8D6688B21F5174742F48921A091032DE2058F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343451v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931394" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC53A86284DC148C47EA5D0D9B85C973A253E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160781v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293107v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQSMK0RN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Riemke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Ucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Raubach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mattes Cerveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithor Parada Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luize Blotta de Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Jesus Andrade Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Calcagno Riemke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae13ca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-024-03840-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Reynoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ayastuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Iriarte-Velasco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garc&#237;a-Bosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.08.095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KGS6Z2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saib-Bouchenafa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75HM8TPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Delgado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.09.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K302DXDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noe Delgado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.11.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHX4ZBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohammedi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.07.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QD7Q83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ekou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBF15KHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Williams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN191FMV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q1N1L61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.01.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNWN183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9Z3Z7BL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouachi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherifi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CXH3G6F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.10.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82RHX8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ekou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK0C970D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5L4FD4H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nohair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Hoang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XK3J3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8D0636-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343131v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud-Especel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00634-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSM96XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Amiridis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049692l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1FBSJPTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(01)00980-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDQ702M0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343162v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005623127174" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SBWPJGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhachane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00002-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE9157A2442BAC65EB37DA3510F0882FB50E2484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00093-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5A18F949B98B63F0E6F84F59B9E91C988198FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941897" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8D6688B21F5174742F48921A091032DE2058F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343451v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931394" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC53A86284DC148C47EA5D0D9B85C973A253E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160781v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293107v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQSMK0RN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>