--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04868668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Dehydrogenation on Ultradisperse Sn-Promoted Ir Catalysts Supported on MgAl2O4 Prepared by Different Techniques</w:t>
+                <w:t xml:space="preserve">Liquid-phase sorbitol hydrogenolysis over Co catalysts: Effect of external vs endogenous H2 on the product distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio de Miguel</w:t>
+                <w:t xml:space="preserve">Alberto J. Reynoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayson Fals</w:t>
+                <w:t xml:space="preserve">José Luis Ayastuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Benitez</w:t>
+                <w:t xml:space="preserve">Unai Iriarte-Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (6), pp.1161. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 357, pp.129984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr12061161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627105v1</w:t>
+                <w:t xml:space="preserve">hal-04453576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-phase sorbitol hydrogenolysis over Co catalysts: Effect of external vs endogenous H2 on the product distribution</w:t>
+                <w:t xml:space="preserve">Catalytic Dehydrogenation on Ultradisperse Sn-Promoted Ir Catalysts Supported on MgAl2O4 Prepared by Different Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto J. Reynoso</w:t>
+                <w:t xml:space="preserve">Sergio de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Luis Ayastuy</w:t>
+                <w:t xml:space="preserve">Jayson Fals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unai Iriarte-Velasco</w:t>
+                <w:t xml:space="preserve">Viviana Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vivier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 357, pp.129984. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (6), pp.1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr12061161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453576v1</w:t>
+                <w:t xml:space="preserve">hal-04627105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Atomic‐Scale Insight into Pt/Cu Single Atom Alloy Clusters Supported on γ‐Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: The Effect of Hydrogen Environment</w:t>
               </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Assche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1853,51 +1853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 517, pp.112059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2104,51 +2104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2310,278 +2310,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ preparation of bimetallic ReOx-Pd/TiO2 catalysts for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Biofuel Synthesis from Sorbitol by Aqueous Phase Hydrodeoxygenation over Bifunctional Catalysts: In-depth Study of the Ru–Pt/SiO2–Al2O3 Catalytic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Epron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Pinel</w:t>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.024⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal9020146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177458v1</w:t>
+                <w:t xml:space="preserve">hal-03003969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofuel Synthesis from Sorbitol by Aqueous Phase Hydrodeoxygenation over Bifunctional Catalysts: In-depth Study of the Ru–Pt/SiO2–Al2O3 Catalytic System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ preparation of bimetallic ReOx-Pd/TiO2 catalysts for selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davina Messou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Canaff</w:t>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (2), pp.146. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 355, pp.75-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal9020146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003969v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru-Sn-B/TiO 2 catalysts for methyl oleate selective hydrogenation. Influence of the preparation method and the chlorine content</w:t>
               </w:r>
@@ -2714,90 +2714,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru‐Pt catalysts supported on Al2O3 and SiO2─Al2O3 for the selective ring opening of naphthenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Vicerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98 (3), pp.749-756. </w:t>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,64 +3099,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation into biofuels over bimetallic platinum based catalysts supported on SiO2-Al2O3 – Effect of the nature of the second metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3389,51 +3389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemistrySelect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (41), pp.11398-11405. </w:t>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (22), pp.5212-5223. </w:t>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pirault-Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3881,64 +3881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbitol transformation over bimetallic Ru-Pt/SiO2-Al2O3 catalysts: Effect of the preparation method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davina Messou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4183,51 +4183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mimoune Aouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delichère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (14), pp.2161-2178. </w:t>
@@ -4433,77 +4433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 398, pp.203-214. </w:t>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4843,51 +4843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4928,1420 +4928,1420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Brønsted acidity, SiO2/Al2O3 ratio and Rh-Pd content on the ring opening: Part I. Selective ring opening of decalin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.A. d'Ippolito</w:t>
+                <w:t xml:space="preserve">Influence of the Re introduction method onto Pd/TiO2 catalysts for the selective hydrogenation of succinic acid in aqueous-phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.06.057⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 235, pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965781v1</w:t>
+                <w:t xml:space="preserve">hal-01073458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Re introduction method onto Pd/TiO2 catalysts for the selective hydrogenation of succinic acid in aqueous-phase</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Influence of the Brønsted acidity, SiO2/Al2O3 ratio and Rh-Pd content on the ring opening: Part I. Selective ring opening of decalin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 235, pp.127-133. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 469, pp.532-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2014.02.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2013.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073458v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the mechanism of sorbitol transformation over an original bifunctional catalytic system.</w:t>
+                <w:t xml:space="preserve">New bifunctional catalytic systems for sorbitol transformation into biofuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Koerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.09.012⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.499-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138563v1</w:t>
+                <w:t xml:space="preserve">hal-01198896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyol hydrogenolysis on supported Pt catalysts: Comparison between glycerol and 1,2-propanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43, pp.107-111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catcom.2013.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New bifunctional catalytic systems for sorbitol transformation into biofuels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (7-8), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2013.11.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01198896v1</w:t>
+                <w:t xml:space="preserve">hal-02109778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bimetallic catalysts for hydrogenation in liquid phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the mechanism of sorbitol transformation over an original bifunctional catalytic system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Cabiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Duprez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (7-8), pp.790-800. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 320, pp.16-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2013.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109778v1</w:t>
+                <w:t xml:space="preserve">hal-01138563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of Sorbitol to Biofuels by Heterogeneous Catalysis: Chemical and Industrial Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+                <w:t xml:space="preserve">A. Cabiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (5), pp.841-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109787v1</w:t>
+                <w:t xml:space="preserve">hal-01936220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of Sorbitol to Biofuels by Heterogeneous Catalysis: Chemical and Industrial Considerations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum: Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guillon</w:t>
+                <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duprez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 68 (5), pp.841-860. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (12), pp.2210-2212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201300904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936220v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the support on the catalytic properties of Pt-based catalysts for hydrogenolysis of glycerol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Noe Delgado</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.11.001⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.2327-2335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939235v1</w:t>
+                <w:t xml:space="preserve">hal-00912606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Influence of the nature of the support on the catalytic properties of Pt-based catalysts for hydrogenolysis of glycerol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noe Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 367, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2012.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00912606v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemSusChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.2388-2395. </w:t>
@@ -6391,77 +6391,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Catalytic Hydrogenation of Biobased Levulinic and Succinic Acids in Aqueous Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Corbel-Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6667,64 +6667,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Monometallic Pd/TiO2 Catalysts for the Hydrogenation of Succinic Acid in Aqueous Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6746,51 +6746,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (10), pp.2327-2335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs400534x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942804v1</w:t>
@@ -6814,77 +6814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chlorine on the catalytic properties of supported rhodium, iridium and platinum in ring opening of naphthenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 462-463, pp.207-219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6924,753 +6924,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citral hydrogenation on high surface area mesoporous TiO2-SiO2 supported Pt nanocomposites: Effect of titanium loading and reduction temperature on the catalytic performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Besson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tapin</w:t>
+                <w:t xml:space="preserve">M. Bidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mohammedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 445, pp.14-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109807v1</w:t>
+                <w:t xml:space="preserve">hal-00805641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Tapin</w:t>
+                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Uzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mabilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 415, pp.80-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741018v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citral hydrogenation on high surface area mesoporous TiO2-SiO2 supported Pt nanocomposites: Effect of titanium loading and reduction temperature on the catalytic performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Bouchenafa-Saib</w:t>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd–Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Duprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Mohammedi</w:t>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2012.07.023⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (7-10), pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805641v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Addition Mode of Re in Bimetallic Pd-Re/TiO2 Catalysts Upon the Selective Aqueous-Phase Hydrogenation of Succinic Acid to 1,4-Butanediol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. P. Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.051⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55, pp.466-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-012-9813-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834257v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supported Pt-Rh bimetallic catalysts as efficient systems for methylcyclohexane ring opening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Uzio</w:t>
+                <w:t xml:space="preserve">Sorbitol transformation in aqueous medium: Influence of metal/acid balance on reaction selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Vilcocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mabilon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duprez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 415, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 189 (1), pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682905v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydrogenation of citral to unsaturated alcohols over mesoporous Pt/Ti-Al2O3 catalysts. Effect of the reduction temperature and of the Ge addition</w:t>
               </w:r>
@@ -7979,51 +7979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8224,77 +8224,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Vilcocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabiac A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duprez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 15, pp.18-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8480,311 +8480,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-2 and O-3 regeneration of PtReSn/Al2O3 and PtReGe/Al2O3 naphtha reforming catalysts prepared by catalytic reduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Relationship between the structural properties of supported bimetallic Pt-Rh catalysts and their performances for methylcyclopentane ring opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samoila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carlos L. Pieck</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 388, pp.272-277 </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 276 (2), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343473v1</w:t>
+                <w:t xml:space="preserve">hal-01342655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the structural properties of supported bimetallic Pt-Rh catalysts and their performances for methylcyclopentane ring opening</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">O-2 and O-3 regeneration of PtReSn/Al2O3 and PtReGe/Al2O3 naphtha reforming catalysts prepared by catalytic reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Marecot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos L. Pieck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 276 (2), pp.237-248. </w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 388, pp.272-277 </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2010.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342655v1</w:t>
+                <w:t xml:space="preserve">hal-01343473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the nature of the precursor salts on the properties of Rh-Ge/TiO2 catalysts for citral hydrogenation</w:t>
               </w:r>
@@ -8968,51 +8968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchirioua Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 12, pp.86-91. </w:t>
@@ -9075,77 +9075,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective ring-opening of methylcyclopentane on platinum-based bimetallic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9230,51 +9230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9372,51 +9372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9518,51 +9518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana A. d'Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9652,51 +9652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9786,51 +9786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrisor Samoila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieme Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana D’ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9958,51 +9958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 319, pp.210-217. </w:t>
@@ -10233,51 +10233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10388,51 +10388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Mazzieri,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (9), pp.627-632. </w:t>
@@ -10509,51 +10509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10612,90 +10612,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10896,90 +10896,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XIV Congreso Argentino De Catalysis, (ISBN 987-508-565-0),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.416-421</w:t>
@@ -11021,51 +11021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective hydrogenation of sunflower oil over supported precious metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Nohair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11322,51 +11322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mihut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12209,98 +12209,248 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facile and Green Synthesis of Monodisperse Sub-10 nm Copper and Tin Nanoparticles Using L-ascorbic Acid as a Reducing Agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Benabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Breyton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ricolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Green Method for the Synthesis of Oxidation-Resistant Sub-10 nm Cu and Sn Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Benabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12322,369 +12472,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th North American Catalysis Society Meeting (NAM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Atlanta (Georgia), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface characterization of ReOx-Pd/TiO2 catalyst : Influence of support and protocols of Pd and Re deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delichere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-K. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECASIA 1516 th European Conference on Applications of Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205842v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05426495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12879,51 +12879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th North American Catalysis Society Meeting (NAM29)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Catalysis Society (NACS), Jun 2025, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13000,51 +13000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Passamonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis- 18 th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13121,51 +13121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on catalysis- 18th ICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lyon, France</w:t>
@@ -13313,217 +13313,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative dehydrogenation of propane for the production of propylene using VOx/Al2O3 catalysts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface redox reactions for tuning the surface composition of bimetallic nanoparticles and their catalytic properties: the contribution of Poitiers catalysis laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
+              <w:t xml:space="preserve">C’Nano 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160798v1</w:t>
+                <w:t xml:space="preserve">hal-04160781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface redox reactions for tuning the surface composition of bimetallic nanoparticles and their catalytic properties: the contribution of Poitiers catalysis laboratory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative dehydrogenation of propane for the production of propylene using VOx/Al2O3 catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana D’ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pieck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C’Nano 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160781v1</w:t>
+                <w:t xml:space="preserve">hal-04160798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface redox reactions for tuning the surface composition of bimetallic nanoparticles and their catalytic properties: the contribution of Poitiers catalysis laboratory</w:t>
               </w:r>
@@ -13535,51 +13535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-Argentinean Workshop on Heterogeneous Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Santa Fe, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13712,51 +13712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Le Valant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th International Scientific School-Conference for Young Scientists “Catalysis: from Science to Industry”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tomsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13807,51 +13807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13883,609 +13883,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Pinel</w:t>
+                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Corbel-Demailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Pham Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00929964v1</w:t>
+                <w:t xml:space="preserve">hal-00864870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective heterogeneous hydrogenation of biobased acids to diols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bao-Khanh Ly</w:t>
+                <w:t xml:space="preserve">Performances of Pd-Re/TiO2 for the selective hydrogenation of succinic acid in aqueous-phase: influence of the Re introduction method and the Re loading. [+affiche]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doan Pham Minh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Especel</w:t>
+                <w:t xml:space="preserve">C. Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. K. Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Catalysis for Biorefineries (CatBior 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dalian, China</w:t>
+              <w:t xml:space="preserve">XIth European Congress on Catalysis, EuropaCat XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864870v1</w:t>
+                <w:t xml:space="preserve">hal-00929964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Pd-Re/TiO2 catalysts preparation mode upon the selective aqueous-phase hydrogenation of succunic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Effect of addition mode of Re in bimetallic Pd-Re/TiO2 catalysis upon the selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress On Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
+              <w:t xml:space="preserve">24th Organic Reactions Catalysis Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728777v1</w:t>
+                <w:t xml:space="preserve">hal-00728698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of addition mode of Re in bimetallic Pd-Re/TiO2 catalysis upon the selective aqueous-phase hydrogenation of succinic acid to 1,4-butanediol</w:t>
+                <w:t xml:space="preserve">Effect of Pd-Re/TiO2 catalysts preparation mode upon the selective aqueous-phase hydrogenation of succunic acid to 1,4-butanediol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Organic Reactions Catalysis Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Annapolis, United States</w:t>
+              <w:t xml:space="preserve">15th International Congress On Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728698v1</w:t>
+                <w:t xml:space="preserve">hal-00728777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of bimetallic Pd-Re/TiO2 prepared by surface redox reaction for aqueous phase succinic hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Glasgow, United Kingdom</w:t>
@@ -14527,90 +14527,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous-phase hydrogenation of biomass-based succinic acid over titania supported bimetallic catalysts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Khanh Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Pham Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAFC9, 9th Congress on Catalysis Applied to Fine Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zaragoza, Spain</w:t>
@@ -14754,648 +14754,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction. XIV Congreso Argentino De Catalysis, Santa Fe, (Argentine), 2005.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. R. Vera</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, SANTA FE, Argentina</w:t>
+              <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292872v1</w:t>
+                <w:t xml:space="preserve">hal-00292863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts. 13° Congresso Brasileiro de Catálise, 3° Congresso de Catálise do Mercosul , Foz do Iguaçu, (Brésil), 2005.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction. XIV Congreso Argentino De Catalysis, Santa Fe, (Argentine), 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Benitez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. M. Benitez</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Isle of Ischia, Italy</w:t>
+              <w:t xml:space="preserve">Preparation of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Gr/Al2O3 by catalytic reduction.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, SANTA FE, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292868v1</w:t>
+                <w:t xml:space="preserve">hal-00292872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
+                <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts. 13° Congresso Brasileiro de Catálise, 3° Congresso de Catálise do Mercosul , Foz do Iguaçu, (Brésil), 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boutzeloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Epron</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, PHILADELPHIE, United States</w:t>
+              <w:t xml:space="preserve">Influence of the preparation method on the properties of Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 naphtha reforming catalysts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Isle of Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292861v1</w:t>
+                <w:t xml:space="preserve">hal-00292868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base. Réunion Scientifique S.F.C., Tours, 2005.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Ekou</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts. 19th North American Catalysis Society Meeting, Philadelphie (Etats-Unis), 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutzeloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. M. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Vera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
+              <w:t xml:space="preserve">Preparation and characterization of trimetallic Pt-Re-Ge/Al2O3 and Pt-Ir-Ge/Al2O3 reforming catalysts.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, PHILADELPHIE, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293107v1</w:t>
+                <w:t xml:space="preserve">hal-00292861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3. GECAT, La Rochelle, 2005</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Epron</w:t>
+                <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base. Réunion Scientifique S.F.C., Tours, 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Lafaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ouverture sélective du méthylcyclopentane sur des catalyseurs bimétalliques à base de platine Pt/Al2O3.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, LA ROCHELLE, France</w:t>
+              <w:t xml:space="preserve">Hydrogénation sélective du citral sur catalyseurs bimétalliques préparés par réactions rédox de surface: effet de la nature du métal de base.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292863v1</w:t>
+                <w:t xml:space="preserve">hal-00293107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and application of Bimetallic catalysts synthesized by surface redox reactions. IFP-CNRS-NFS workshop “Future Directions in Catalysis: Nanostructured Catalysts, Lyon, 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15478,51 +15478,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic Nanoparticles Prepared by Redox Processes Applied in Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Epron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Especel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15897,51 +15897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Riemke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Ucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Raubach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mattes Cerveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithor Parada Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luize Blotta de Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Jesus Andrade Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Calcagno Riemke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae13ca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-024-03840-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453576v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Reynoso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ayastuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Iriarte-Velasco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garc&#237;a-Bosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020146" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.08.095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KGS6Z2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saib-Bouchenafa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75HM8TPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193126v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Delgado" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.09.021" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K302DXDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noe Delgado" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yap" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.11.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHX4ZBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805641v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohammedi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.07.023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QD7Q83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ekou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBF15KHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Williams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN191FMV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q1N1L61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.01.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNWN183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9Z3Z7BL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouachi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherifi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CXH3G6F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.10.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82RHX8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ekou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK0C970D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5L4FD4H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nohair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Hoang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XK3J3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8D0636-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343131v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud-Especel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00634-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSM96XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Amiridis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049692l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1FBSJPTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(01)00980-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDQ702M0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343162v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005623127174" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SBWPJGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhachane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00002-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE9157A2442BAC65EB37DA3510F0882FB50E2484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00093-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5A18F949B98B63F0E6F84F59B9E91C988198FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941897" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8D6688B21F5174742F48921A091032DE2058F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343451v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931394" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC53A86284DC148C47EA5D0D9B85C973A253E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160781v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293107v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQSMK0RN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Riemke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Rosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;tia Ucker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Raubach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Especel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2025.115553" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Benabbas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Breyton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RA04557F" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868596v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Passamonti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana D&#8217;ippolito" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Vicerich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sanchez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bocanegra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c03337" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mattes Cerveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vithor Parada Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luize Blotta de Melo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Jesus Andrade Pereira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Calcagno Riemke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-605X/ae13ca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bidaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhdar Benatallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11696-024-03840-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Amar Gil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Montouillout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Ben&#237;tez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto J. Reynoso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Ayastuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Iriarte-Velasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129984" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627105v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Miguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Fals" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Benitez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Epron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr12061161" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzonka Mineva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202400565" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927115v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Labarr&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c03022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Lafaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201478" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219223v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bouchet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Assche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2021.03.021" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcat.2021.112059" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana d'Ippolito" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ballarini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rosas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pirault-Roy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23930" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tapin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Khanh Ly" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pinel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123225" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003971v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garc&#237;a-Bosch" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guerrero Ruiz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rodr&#237;guez-Ramos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.052" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal9020146" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Khanh Ly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pinel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.03.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5849" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368208v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23656" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Di" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Qi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201802744" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pieck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.008" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2018.04.030" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109662v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaixuan Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201802490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109700v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CY01039G" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA08350E" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sma&#239;n Sabour" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2016.04.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2SL5V4P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.08.095" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z4KGS6Z2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Herault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Olivet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Vicerich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2016.02.024" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoune Aouine" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delich&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201500197" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C95FCF6254B2D8A7DB6761F14287CAE9A99F161/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Vilcocq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cabiac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Duprez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332862v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana A. d'Ippolito" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2014.12.011" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342287v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos L. Pieck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003953v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Saib-Bouchenafa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2015.01.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-75HM8TPK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966356v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. d'Ippolito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Pieck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.009" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073458v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tapin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. K. Ly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.02.018" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS7L6BX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965781v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.06.057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9DMZTH2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Koerin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2013.11.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T2MBXCQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Delgado" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2013.09.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K302DXDB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109778v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2013.12.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.09.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01936220v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Especel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duprez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012073" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109787v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Corbel-Demailly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Pham Minh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300904" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912606v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Epron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400534x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939235v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noe Delgado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yap" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vivier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2012.11.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGHX4ZBK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corbel-Demailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Minh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201300608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4037CWHW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109788v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Vicerich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Benitez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.12.015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942804v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Ly" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942773v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samoila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marecot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2013.05.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZHPM4GF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bidaoui" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouchenafa-Saib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mohammedi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2012.07.023" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5QD7Q83-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682905v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutzeloit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Salem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Uzio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mabilon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.12.003" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4T5S6JHM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109807v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Besson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-012-9813-3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4GTCLFCX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Besson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834257v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.03.051" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QL9LG75-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchirioua Ekou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Flura" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Ekou" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Royer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.11.018" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBF15KHF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342624v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marecot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher T. Williams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2011.07.010" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CN191FMV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342605v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana M. Benitez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.08.022" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R76FG79-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342637v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2011.05.016" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q1N1L61-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342616v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabiac A." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2011.08.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J164WB2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342641v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2011.01.020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNWN183-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342655v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.09.017" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WP9KR2H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343473v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2010.09.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPDTJN5S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2010.07.015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9Z3Z7BL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342680v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petrisor Samoila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2010.08.010" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDJ27C4J-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343088v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.006" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1GF6N1L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343094v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kouachi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lafaye" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cherifi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.04.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CXH3G6F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343082v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Vera" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2009.09.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THWT4VH9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343101v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie801158j" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109917v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.11.014" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109919v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieme Boutzeloit" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.07.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQ751D1H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343108v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mazzieri," TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH0LCLHG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295796v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2007.10.018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T82RHX8B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343112v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ekou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK0C970D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343119v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2006.01.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343117v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2006.08.003" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5L4FD4H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Benitez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Vera" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288416v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nohair" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Hoang" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2004.11.017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2XK3J3G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343123v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montassier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Hoang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2003.10.012" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ8D0636-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343131v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud-Especel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(03)00634-3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KBSM96XP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343142v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mihut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Amiridis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la049692l" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1FBSJPTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343154v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(01)00980-2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDQ702M0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343162v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barbier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005623127174" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6SBWPJGX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343446v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akhachane" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00002-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE9157A2442BAC65EB37DA3510F0882FB50E2484/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343433v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-860X(98)00093-3" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5A18F949B98B63F0E6F84F59B9E91C988198FE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343450v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1997941897" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D8D6688B21F5174742F48921A091032DE2058F92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343451v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Guerin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1996931394" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDC53A86284DC148C47EA5D0D9B85C973A253E91/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426495v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05426448v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205842v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delichere" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B-K. Ly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tapin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289880v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289955v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Passamonti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289829v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289817v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Valant" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05289808v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Shahrokhikhorneh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160781v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160798v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160782v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160775v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160794v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472543v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864870v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929964v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728698v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P Minh" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728777v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662299v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Li" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Khanh Ly" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293111v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. La Fontaine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292863v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292872v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292868v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292861v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293107v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293104v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179263v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcot" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527621323.ch9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458647v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rohart" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lafitte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-06221-0_7" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TQSMK0RN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>