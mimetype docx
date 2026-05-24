--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine FARON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-faron-zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5959-5561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137765819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat en Informatique de l'Université Pierre et Marie Curie (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches en Informatique de l'Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe de recherche WIMMICS, équipe jointe entre le laboratoire </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7271 du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le centre </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria d'Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à l'école d'ingénieurs </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Nice Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe de connaissance outillé au service des chercheurs en histoire de la zoologie antique et médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation d’un graphe de connaissances sur la littérature scientifique en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified approach to publish semantic annotations of agricultural documents as knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.43. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different points of view on plant descriptions: mapping agricultural plant roles and biological taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Artificial Intelligence, 6, pp.118803. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1188036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reusability along the data life cycle: a Regulatory Circuits Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-022-00266-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending electronic medical records vector models with knowledge graphs to improve hospitalization prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.20. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-022-00261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Clusters of Labels in an Embedding Space to Refine Relations in Ontology Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-021-00137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Questions from DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, x (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2020.10024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Web and NoSQL Worlds: Generic SPARQL Query Translation and Application to MongoDB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LNCS, 11360, pp.125-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMILK, trait d'union entre langue naturelle et données sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.287-312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping community detection and temporal analysis on Q&A sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.115 - 142. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allied: A Framework for Executing Linked Data- Based Recommendation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Torchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Semantic Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.134 - 154. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSWIS.2017100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic testing of OWL axioms against RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un language et un serveur de transformation de graphes pour le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial Ingénierie des connaissances, 30 (5), pp.21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.607-627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thezoo: un thesaurus de zoologie ancienne et médiévale pour l’annotation de sources de données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pajón Leyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.321-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting topics and overlapping communities in Question and Answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.27:1-27:17. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0268-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced personal learning environment using social semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Bouchlaghem-Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2013.788032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Approach to Ease Regulation Compliance Checking in Construction Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue Semantic Interoperability and Knowledge Building, 4 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi4030830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Semantic Relatedness for Detecting the Relevance of Learning Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2011.528888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge capitalisation and organisation for conformance checking model in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special Issue on Innovations in Intelligent Techniques and their Applications, 2 (1), pp.15 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki: A semantic wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Semantic Web and Web 2.0, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Learning Organizer for Web-Based Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Tayeb Laskri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jwltt.2008100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching the Semantic Web: Approximate Query Processing based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, IEEE Intelligent Systems, 21 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2006.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (143)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEF-CLGC at SemEval-2026 Task 11: Logical Notation Impact on Language Model Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval-2026 - The 20th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA: An Ontology-based Approach to Model User Activity within Visualization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2026 - 41st ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3748522.3779893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d'une ontologie des facteurs psychosociaux liés aux attitudes et comportements alimentaires dysfonctionnels chez les sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Taoufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically Enriched Datasets for Link Prediction: DB100k+, NELL-995+ and YAGO3-10+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Advanced Neuro-Symbolic Applications Co-located with ECAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04932752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction probabiliste de formes SHACL à l'aide d'algorithmes évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - Extraction et Gestion de la Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition automatique du niveau de la difficulté textuelle de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kostrykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HisINum - Histoire des savoirs et des idées et pratiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour inclure et exploiter des informations probabilistes dans les rapports de validation SHACL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Include and Exploit Probabilistic Information in SHACL Validation Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th International European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece. pp.91-104, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoffeeWKG: A Weather Knowledge Graph for Coffee Regions in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartFood 2023 - Workshop on Controlled Vocabularies and Data platforms for Smart Food Systems / co-located with the 42nd International Conference on Conceptual Modeling (ER2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lisbon, Portugal. pp.329-342, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47112-4_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstractions for Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automazoo : annotation manuelle ou automatique de textes de zoologie antique et construction d’un graphe de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pody: a Solid-based approach to embody agents in Web-based Multi-Agent-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAS 2023 - 11th International Workshop on Engineering Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04058783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Semantic Classification of Ancient Zoological Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Merilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA 2023 - 1st International Conference on Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissance à partir des annotations manuelles de textes de zoologie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: un outil pour la visualisation et l'analyse conjointe de graphes de connaissances et leurs plongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Visual Tours of Weather Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Workshop on the Visualization and Interaction for Ontologies and Linked Data (VOILA) co-located with the 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: a Tool for Joint Visualization and Analysis of Knowledge Graphs and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2022 - PFIA 2022 Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Computation of a Possibilistic Heuristic to Test OWL SubClassOf Axioms Against RDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W-IAT 2022 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Niagara Falls, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT55865.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010654600003058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify the information captured by Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ESSENDON, VIC, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Automatically Selected DBpedia Subjects in Electronic Medical Records to boost Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Rancati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Design Rules Based On Comparability Via Particular Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Semantic Systems, SEMANTiCS 2019. The Power of AI and Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'apprentissage humain dans la plateforme SIDES 3.0 : une approche basée sur la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IA &amp; Santé 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injecting Domain Knowledge in Electronic Medical Records to Improve Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2019 - 16th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. pp.116--130, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface d'Aide à la Décision pour Prédire l'Hospitalisation de Patients et planifier les Actions Préventives pour Prévenir cet Événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Noual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2019 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle PFIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Next</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des améliorations de prédiction d'hospitalisation par l'ajout de connaissances métier aux dossiers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 - 19ème Conférence Francophone sur l'Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology Alignment Approach Combining Word Embedding and the Radius Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Semantic Systems, SEMANTiCS 2019. The Power of AI and Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Karlsruhe, Germany. pp.191-197, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33220-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic models in Web based Educational System integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Information Systems and Technologies (WEBIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006940000780089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'ontologie pour le domaine du sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Relevant Resources and Questions from DBpedia to Automatically Generate Quizzes on Specific Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Quizzes from DBpedia According to Educational Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Educational Knowledge Management Workshop (EKM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sémantiques dans l'intégration des systèmes d'information pour l'éducation sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel, SemWebPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of B2B Service Offers: Lessons learnt from the Silex Use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement d'une base de connaissance par annotation automatique de textes relatifs à la cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.104-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WASABI: a Two Million Song Database Project with Audio and Cultural Metadata plus WebAudio enhanced Client Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Audio Conference 2017 – Collaborative Audio #WAC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Aug 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un validateur d'ontologies par rapport à des profils OWL implémenté dans le langage STTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2017 - Atelier OWL Reasoning in Practice, Plate-Forme Intelligence Artificielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up enrichment of top-down ontologies through annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Cardellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagro Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonso Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIL Workshop on `MIning and REasoning with Legal texts' (MIREL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalization of the French Elementary School Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - {EKAW} 2016 Satellite Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Educational Quizzes from Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2017 - 9th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain. pp.4024-4030, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalization Of Standard Knowledge And Skills For The French Elementary School Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKM 2016 - Second International Workshop on Educational Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model of topics, expertises, activities and trends for question answering Web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT), Oct 2016, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReDyAl: A Dynamic Recommendation Algorithm based on Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Torchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys 2016 - 3rd Workshop on New Trends in Content-Based Recommender Systems co-located with ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Categorization of Segments of Ancient and Mediaeval Zoological Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pajón Leyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Poulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Semantic Web for Scientific Heritage (SW4SH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Ontologies against OWL 2 Profiles with the SPARQL Template Transformation Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Web Reasoning and Rule Systems (RR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Linking to Enrich Small Artwork Collections: Experiences with Archivio di Nuova Scrittura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities e beni culturali: quale relazione?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering N-Relation Natural Language Questions in the Commercial Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Concept Lattices by Learning Concepts from RDF Graphs Annotating Web Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Conceptual Structures, ICCS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Borovets, Bulgaria. pp.191 - 204, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45483-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the History of Pre-Modern Zoology with Linked Data and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Time-Capped Possibilistic Testing of SubClassOf Axioms Against RDF Data to Enrich Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Knowledge Capture, K-CAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palisades, NY, United States. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2815833.2815835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic RDF Transformation Software and its Application to an Online Translation Service for Common Languages of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Lexico-Syntactic Information and Acquisition of Causality Schemas for Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Melbourne, Australia. pp.1180 - 1186, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11553939_164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified detection and labeling of overlapping communities of interest in question-and-answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM 2015 - International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un navigateur pour les données liées du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo: An Ontology to Create Linked Data Driven Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2015 - Workshop on LINKed EDucation, LINKED 2015, At Bethlehem, Pennsylvania, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STTL: A SPARQL-based Transformation Language for RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Template : un langage de Pretty Printing pour RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing OWL Axioms against RDF Facts: A Possibilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference, EKAW 2014, Linköping, Sweden, November 24-28, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.519 - 530, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et visualisation de données RDF à partir d’un corpus annoté de textes médiévaux latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Visualisation d’information, fouille visuelle de données, 26e conférence francophone sur l'Interaction Homme-Machine IHM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study on Overlapping Community Detection in Question and Answer Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2014 IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction de workflows pour le filtrage sémantique de nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalizing and Improving Tag-Based Search in Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Seridi-Bouchelaghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Artificial Intelligence: Methodology, Systems, and Applications, AIMSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varna, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between RIF and SPARQL: Implementation of a RIF Dialect with a SPARQL Rule Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Follenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence meets the Web of Data workshop, ECAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la rédaction de documents réglementaires dans le domaine du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Francophones d'Ingénierie des Connaissances (IC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Macao, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic-based Approach for Modeling Regulatory Documents in Building Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Product &amp; Process Modelling, ECPPM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLearn : a social learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Aspects of Social Networks, CASON 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, Spain. pp.130-135, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASON.2011.6085931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for modeling technical standards for compliance checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Web Reasoning and Rule Systems, RR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Modelling and Supporting the Process of Authoring Technical Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 28th Int. Conference on Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tag-based Resource Recommendation with Association Rules on Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISWC Workshop on Semantic Personalized Information Management: Retrieval and Recommendation, SPIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using annotations for R function management, MOQA : Méta-données et Ontologies pour la Qualité des Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Domerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olilvier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ontologies of software : example of R functions management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Domerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Resource Discovery, RED 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ontologies for R functions management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olilvier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Domerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R User Conference, UseR! 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gaithersburg, United States. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KGRAM Abstract Machine for Knowledge Graph Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.338 - 341, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des droits d'accès au contenu: l'ontologie AMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kolomoyskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Extraction et gestion des connaissances, EGC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Semantic-based Approach for the Creation of Technical Regulatory Documents in Building Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Product and Process Modelling, ECPPM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine abstraite KGRAM et son langage GRAAL pour l'interrogation de graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et modèles à objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGRAM: une machine abstraite de graphes de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Development of the Domain Ontology for Different User Profiles - Application Domain: Conformity Checking in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Web Information Systems and Technologies, WEBIST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches sémantiques de recherche d'information sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances " Connaissance et communautés en ligne "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tunisie. pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Course Generation in Semantic Web Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ontologique pour formaliser la connaissance experte dans le modèle du contrôle de conformité en construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birahim Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology Based Approach for Formalising Expert Knowledge in the Conformity Checking Model in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Product and Process Modelling, ECPPM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00389753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation of Texts with RDF Graph Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures, ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Knowledge Capitalisation and Organisation in the Model of Conformity-Checking Process in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zagreb, Croatia. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85563-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SPARQL Query Language Based on Graph Homomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73681-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF/SPARQL Design Pattern for Contextual Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States. pp.474 - 477, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2007.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology-based Approach for Conformance Checking Modeling in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIB W78 International Conference on Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QBLS: A Semantic Web Based Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehors Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Educational Media and Technology, ED-MEDIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orlando, FL, United States. pp.2795-2802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing Learning Resources based on Semantic Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies, ICALT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de textes par extraction d’informations lexico-syntaxiques et acquisition de schémas conceptuels de causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Extraction et Gestion des Connaissances, EGC 2005, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the Semantic Web with Corese Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Based Knowledge Representation Language for Concept Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Eureopean Conference on Artificial Intelligence, ECAI'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corese : a Corporate Semantic Web Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Real World RDF and Semantic Web Applications, International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of RDF(S) with Contextual and Definitional Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on the WWW and Internet, WebNet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending RDF(S) with Contextual and Definitional Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-01 Workshop on Ontologies and Information Sharing, OIS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, WA, United States. http://ceur-ws.org/Vol-47/delteil.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Ontologies from RDF annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2001 Workshop on Ontology Learning, OL'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of RDFS based on the CGs Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Conceptual Structures, ICCS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d'une memoire structurée : l'adequation du formalisme des graphes conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Correspondences Between Conceptual Graphs and Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS'98 - Sixth International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. pp.165-178, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and maintenance of taxonomies embedding exceptions when viewed in a definitional approach in conceptual graphs formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on knowledge representation, use and storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Defaults and Exceptions in Conceptual Graphs formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS'97 - 5th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Seattle, Washington, United States. pp.153-167, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0027868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDFminer: an Interactive Tool for the Evolutionary Discovery of SHACL Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos (Crete), Greece. Lecture Notes in Computer Science, The Semantic Web: ESWC 2025 Satellite Events - Portoroz, Slovenia, June 1-5, 2025, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of variation data through SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Metereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIERRE LARMANDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Health Care and Life Science (SWA4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Leiden (DE), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04812730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoo-KG: A knowledge graph of zoological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIUCD 2023 - Associazione per l'Informatica Umanistica e la Cultura Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sienna (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Students' performance in E-learning Environments based on Link Prediction in a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2022 - The 23rd International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners’ and Doctoral Consortium., 13355, 2022, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11647-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for improving remote visits of museums, using a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Aouzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ISWC 2016 Posters &amp; Demonstrations Track co-located with 15th International Semantic Web Conference (ISWC2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kobé, Japan. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QASM: a Q&A Social Media System Based on Social Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Semantic Web Conference, ISWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QALM: a Benchmark for Question Answering over Linked Merchant Websites Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track - a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. CEUR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIF-SPARQL: implémentation d'un dialecte RIF à l'aide du moteur SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de documents réglementaires dans le domaine du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance, EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 25es journées francophones d'Ingénierie des Connaissances (IC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Faron-Zucker. Conférence IC, pp.300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782100572946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies : 16th International Conference, WEBIST 2020, November 3–5, 2020, and 17th International Conference, WEBIST 2021, October 26–28, 2021, Virtual Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNBIP - 469, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2023, LNBIP - Lecture Notes in Business Information Processing, 978-3-031-24196-3. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24197-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing, Comparing, and Reusing Linked Data-Based Recommendation Algorithms With the Allied Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Torchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Science and Real-World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.18-47, 2019, 9781522571865. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7186-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies: 11th International Conference, WEBIST 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, Springer, pp.275-296, 2016, Lecture Notes in Business Information Processing, 978-3-319-30995-8. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30995-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transformation Language for RDF based on SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van der Aalst, W.; Mylopoulos, J.; Rosemann, M.; Shaw, M.J.; Szyperski, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005450604660476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Semantic Network-Based Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0894-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Access Rights Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 398, Springer, pp.49-61, 2012, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25838-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrPAF: an Environment for Adaptive Hypermedia Courses in the Semantic Web Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Developments in Web-Based Learning Technologies: Tools for Modern Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI GLOBAL, pp.159-173, 2010, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-938-0.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Modelling and Processing for the Social Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Côte d'Azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01664280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances : EGC 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E39, 2023, 979-10-96289-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS. LNAI - 11313, Springer, 2018, Lecture Notes in Computer Science. Lecture Notes in Artificial Intelligence, 978-3-030-03667-6. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03667-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Semantic Systems, SEMANTICS 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinke Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassilo Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics 2017 - 13th International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-4503-5296-3. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning: Proceedings of the 22th Conference on Conceptual Structures, ICCS 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stapleton Gem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollivier Haemmerlé; Catherine Faron-Zucker; Stapleton Gem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. 9717, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.X, 261, 2016, Lecture Notes in Artificial Intelligence, 978-3-319-40984-9. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Semantic Web for Scientific Heritage (SW4SH 2016) co-located with the 13th Extended Semantic Web Conference (ESWC 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Draelants and Catherine Faron Zucker and Alexandre Monnin and Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Héraklion, Greece. , 2016, Semantic Web for Scientific Heritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2015 Satellite Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Breslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandon, Fabien; Guéret, Christophe; Villata, Serena; Breslin, John; Faron-Zucker, Catherine; Zimmermann, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 Satellite Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia. 9341, Springer, 2015, Computer Communication Networks and Telecommunications, 978-3-319-25639-9. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Zucker and Isabelle Draelants and Catherine Faron-Zucker and Alexandre Monnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SW4SH 2015 Semantic Web for Scientific Heritage 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portorož, Slovenia. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceeedings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (ISSN) 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QBLS : web sémantique de formation pour un apprentissage par questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Stromboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISRN I3S/RR 2014-04-FR, CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066663v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-based SPARQL access to a MongoDB database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245883v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8982, INRIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FunSPARQL: Extension of SPARQL with a Functional Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8814, Inria Sophia Antipolis; I3S. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Template: A Transformation Language for RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8514, Inria. 2014, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RDB to RDF translation approaches and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Approximate Query Processing for Searching the Semantic Web with Corese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5621, INRIA. 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Memory Management through Agents: The CoMMA project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2002, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId509"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine FARON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-faron-zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5959-5561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">137765819</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=JROMCjEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat en Informatique de l'Université Pierre et Marie Curie (Paris 6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à Diriger des Recherches en Informatique de l'Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'équipe de recherche WIMMICS, équipe jointe entre le laboratoire </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I3S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 7271 du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et le centre </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria d'Université Côte d'Azur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante à l'école d'ingénieurs </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polytech Nice Sophia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe de connaissance outillé au service des chercheurs en histoire de la zoologie antique et médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et exploitation d’un graphe de connaissances sur la littérature scientifique en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (1-2), pp.107-129. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/roia.95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified approach to publish semantic annotations of agricultural documents as knowledge graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Agricultural Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.43. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atech.2024.100484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining different points of view on plant descriptions: mapping agricultural plant roles and biological taxa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Artificial Intelligence, 6, pp.118803. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frai.2023.1188036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IndeGx: A Model and a Framework for Indexing RDF Knowledge Graphs with SPARQL-based Test Suits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2023.100775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03946680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Chained Views and Follow-up Queries to Assist the Visual Exploration of the Web of Big Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Nhat Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10447318.2022.2112529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending electronic medical records vector models with knowledge graphs to improve hospitalization prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (6), pp.20. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-022-00261-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving reusability along the data life cycle: a Regulatory Circuits Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Louarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Siegel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomedical Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13326-022-00266-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Clusters of Labels in an Embedding Space to Refine Relations in Ontology Alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Data Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13740-021-00137-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Questions from DBpedia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lagarrigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Continuing Engineering Education and Life-Long Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, x (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCEELL.2020.10024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Semantic Web and NoSQL Worlds: Generic SPARQL Query Translation and Application to MongoDB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, LNCS, 11360, pp.125-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMILK, trait d'union entre langue naturelle et données sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (3), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.32.287-312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Web APIs and Linked Data Using SPARQL Micro-Services - Application to Biodiversity Use Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Special Issue "Semantics for Big Data Integration", 9 (12), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info9120310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overlapping community detection and temporal analysis on Q&A sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15, pp.115 - 142. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WEB-170356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allied: A Framework for Executing Linked Data- Based Recommendation Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Torchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Semantic Web and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (4), pp.134 - 154. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJSWIS.2017100107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilistic testing of OWL axioms against RDF data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2017.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un language et un serveur de transformation de graphes pour le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Numéro spécial Ingénierie des connaissances, 30 (5), pp.21. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RIA.30.607-627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting topics and overlapping communities in Question and Answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.27:1-27:17. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-015-0268-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thezoo: un thesaurus de zoologie ancienne et médiévale pour l’annotation de sources de données hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pajón Leyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum Latinitatis Medii Aevi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 73, pp.321-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced personal learning environment using social semantic web technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Bouchlaghem-Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (2), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2013.788032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie dirigée par les modèles : quels supports à l'interopérabilité des systèmes d'information ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813675v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Approach to Ease Regulation Compliance Checking in Construction Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue Semantic Interoperability and Knowledge Building, 4 (3), pp.21. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi4030830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Semantic Relatedness for Detecting the Relevance of Learning Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (1), pp.63-80. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10494820.2011.528888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge capitalisation and organisation for conformance checking model in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Knowledge Engineering and Soft Data Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Special Issue on Innovations in Intelligent Techniques and their Applications, 2 (1), pp.15 - 32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SweetWiki: A semantic wiki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ereteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Web Semantics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Semantic Web and Web 2.0, 6 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.websem.2007.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Learning Organizer for Web-Based Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Tayeb Laskri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web-Based Learning and Teaching Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.57-73. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/jwltt.2008100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching the Semantic Web: Approximate Query Processing based on Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, IEEE Intelligent Systems, 21 (1), pp.8. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIS.2006.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (144)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEF-CLGC at SemEval-2026 Task 11: Logical Notation Impact on Language Model Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemEval-2026 - The 20th International Workshop on Semantic Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VENUS: A Declarative Visualization Library for Knowledge Graph Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2026 - 23rd European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA: An Ontology-based Approach to Model User Activity within Visualization Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2026 - 41st ACM/SIGAPP Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3748522.3779893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et implémentation d'une ontologie des facteurs psychosociaux liés aux attitudes et comportements alimentaires dysfonctionnels chez les sportifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Taoufiq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meggy Hayotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généraliser l'adaptation de modèles de langue frugaux pour l'extraction de motifs RDF à partir de texte, à des relations de type Datatype et Object property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2026 - 26émé conférence francophone sur l'extraction et la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGC, Jan 2026, Langlet, France. RNTI-E-42, pp.399-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kastor: Fine-tuned Small Language Models for Shape-based Active Relation Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Portoroz, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-94575-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming the Generalization Limits of SLM Finetuning for Shape-Based Extraction of Datatype and Object Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KCAP 2025 - Thirteenth International Conference on Knowledge Capture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2025, Dayton, OH, USA,, United States. pp.9-17, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3731443.3771342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285428v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantically Enriched Datasets for Link Prediction: DB100k+, NELL-995+ and YAGO3-10+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Advanced Neuro-Symbolic Applications Co-located with ECAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheat and Rice Genomics Scientific Literature Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bill Gates Happi Happi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for Health Care and Life Science (SWAT4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Andra Waagmeester; M. Scott Marshall; Andrea Splendiani, Feb 2025, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04932752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition automatique du niveau de la difficulté textuelle de documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Kostrykina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner les descriptions des plantes ayant des points de vue distincts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Bravo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées francophones d'Ingénierie des Connaissances (IC 2024) @ Plate-Forme Intelligence Artificielle (PFIA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-Association Française pour l'Intelligence Artificielle, Jul 2024, La Rochelle, France. pp.121-122, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/LVRFWJ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Open Platform for Quality Measures in a Linked Data Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennie Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cazalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '24: The ACM Web Conference 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Singapore, Singapore. pp.1087-1090, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3589335.3651443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-Written Knowledge Graphs: Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Texts (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Advancement of Artificial Intelligence, Feb 2024, Vancouver, Canada. pp.23631-23632, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v38i21.30502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction probabiliste de formes SHACL à l'aide d'algorithmes évolutionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2024 - Extraction et Gestion de la Connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12 shades of RDF: Impact of Syntaxes on Data Extraction with Language Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos, Greece. pp.81-91, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-78952-6_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algorithm Based on Grammatical Evolution for Discovering SHACL Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroGP 2024 - 27th European Conference on Genetic Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Aberystwyth, United Kingdom. pp.176-191, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-56957-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HisINum - Histoire des savoirs et des idées et pratiques du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre pour inclure et exploiter des informations probabilistes dans les rapports de validation SHACL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework to Include and Exploit Probabilistic Information in SHACL Validation Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2023 - 20th International European Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Hersonissos, Greece. pp.91-104, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-33455-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04031744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoffeeWKG: A Weather Knowledge Graph for Coffee Regions in Colombia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SmartFood 2023 - Workshop on Controlled Vocabularies and Data platforms for Smart Food Systems / co-located with the 42nd International Conference on Conceptual Modeling (ER2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Lisbon, Portugal. pp.329-342, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-47112-4_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstractions for Agents on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jomi Fred Hübner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agents on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Wadern, Germany. pp.126-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04240584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automazoo : annotation manuelle ou automatique de textes de zoologie antique et construction d’un graphe de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pody: a Solid-based approach to embody agents in Web-based Multi-Agent-Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Ciortea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eoin O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Poveda-Villalón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAS 2023 - 11th International Workshop on Engineering Multi-Agent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04058783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Semantic Classification of Ancient Zoological Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Merilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMAHA 2023 - 1st International Conference on Artificial Intelligence and Applied Mathematics for History and Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissance à partir des annotations manuelles de textes de zoologie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2023 - 34es Journées francophones d'Ingénierie des Connaissances @ Plate-Forme Intelligence Artificielle (PFIA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Starsbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Computation of a Possibilistic Heuristic to Test OWL SubClassOf Axioms Against RDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W-IAT 2022 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Niagara Falls, Canada. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT55865.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandation d'objets d'apprentissage basée sur des objectifs d'apprentissage en utilisant les modèles de plongement de phrases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662801v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: un outil pour la visualisation et l'analyse conjointe de graphes de connaissances et leurs plongements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l’utilisation d’un référentiel standard et d’un référentiel interne pour la recommandation d’objets d’apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2022 - Environnements Informatiques pour l’Apprentissage Humain et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PFIA 2022, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Meteorological Knowledge Graphs: Application to Météo-France Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWE 2022- 22nd International Conference on Web Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Visual Tours of Weather Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seventh International Workshop on the Visualization and Interaction for Ontologies and Linked Data (VOILA) co-located with the 21st International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stunning Doodle: a Tool for Joint Visualization and Analysis of Knowledge Graphs and Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignement entre sources : cas d'usage des plantes cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Amardeilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roussey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d’Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un graphe de connaissances à partir des annotations d'articles scientifiques et de leur contenu en sciences de la vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC'2022 - PFIA 2022 Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity Knowledge Graphs: Time to move up a gear!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TDWG 2021 annual virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual, France. pp.e73699, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.5.73699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Linked Data Querying to Visual Search: Towards a Visualization Pipeline for LOD Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online Streaming, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010654600003058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Classical SERVICE Clause in Federated SPARQL Queries: Leveraging the Full Potential of URI Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2021 - 17th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Online, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic approach to identify the information captured by Knowledge Graph Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bobasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT 2021 - 20th IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, ESSENDON, VIC, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Knowledge in a Sourcing Recommender System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'20 - IEEE/WIC/ACM International Joint Conference on Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Melbourne / Virtual, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of Automatically Selected DBpedia Subjects in Electronic Medical Records to boost Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAC 2020 - 35th ACM/SIGAPP Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Brno, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341105.3373932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Graph Enhanced Learner Model to Predict Outcomes to Questions in the Medical Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2020 - 22nd International Conference on Knowledge Engineering and Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Bi-LSTM-CRF Model for Sequence Labeling Applied to the Sourcing Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Rancati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA-APIA 2020 - 5ème Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology Design Rules Based On Comparability Via Particular Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Semantic Systems, SEMANTiCS 2019. The Power of AI and Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'apprentissage humain dans la plateforme SIDES 3.0 : une approche basée sur la sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier IA &amp; Santé 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Data on the Web: extend the pivot, don't reinvent the wheel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">W3C Workshop on Web Standardization for Graph Data - Creating Bridges: RDF, Property Graph and SQL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, W3C, Mar 2019, Berlin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058664v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injecting Domain Knowledge in Electronic Medical Records to Improve Hospitalization Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2019 - 16th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Portorož, Slovenia. pp.116--130, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-21348-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064421v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface d'Aide à la Décision pour Prédire l'Hospitalisation de Patients et planifier les Actions Préventives pour Prévenir cet Événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Noual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2019 - Rencontres des Jeunes Chercheurs en Intelligence Artificielle PFIA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157559v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Biologists in Editing Taxonomic Information by Confronting Multiple Data Sources using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Next</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Leiden, Netherlands. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.3.37421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling Automatic Discovery and Querying of Web APIs at Web Scale using Linked Data Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW2019 workshop on Linked Data on the Web and its Relationship with Distributed Ledgers (LDOW/LDDL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3308560.3317073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des améliorations de prédiction d'hospitalisation par l'ajout de connaissances métier aux dossiers médicaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Lacroix-Hugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2019 - 19ème Conférence Francophone sur l'Extraction et Gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology Alignment Approach Combining Word Embedding and the Radius Measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Semantic Systems, SEMANTiCS 2019. The Power of AI and Knowledge Graphs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Karlsruhe, Germany. pp.191-197, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-33220-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic models in Web based Educational System integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Web Information Systems and Technologies (WEBIST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006940000780089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Micro-Services: Lightweight Integration of Web APIs and Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LDOW Workshop of the 2018 World Wide Web Conference (WWW'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Biodiversity Linked Data: Pragmatism May Narrow Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPNHC+TDWG 2018 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.26235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'ontologie pour le domaine du sourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29es Journées Francophones d'Ingénierie des Connaissances, IC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA, Jul 2018, Nancy, France. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Relevant Resources and Questions from DBpedia to Automatically Generate Quizzes on Specific Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Tutoring Systems 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Quizzes from DBpedia According to Educational Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Educational Knowledge Management Workshop (EKM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles Sémantiques dans l'intégration des systèmes d'information pour l'éducation sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentations et de rencontres dédiées au web sémantique dans le monde professionnel, SemWebPro 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Biodiversity Linked Data and Web APIs using SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dunedin, New Zealand. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/biss.2.25481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorization of B2B Service Offers: Lessons learnt from the Silex Use case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence sur les Applications Pratiques de l'Intelligence Artificielle APIA2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuplement d'une base de connaissance par annotation automatique de textes relatifs à la cosmétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.104-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un validateur d'ontologies par rapport à des profils OWL implémenté dans le langage STTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PFIA 2017 - Atelier OWL Reasoning in Practice, Plate-Forme Intelligence Artificielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WASABI: a Two Million Song Database Project with Audio and Cultural Metadata plus WebAudio enhanced Client Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Audio Conference 2017 – Collaborative Audio #WAC2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Queen Mary University of London, Aug 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model to Represent Nomenclatural and Taxonomic Information as Linked Data. Application to the French Taxonomic Register, TAXREF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2017 Workshop on Semantics for Biodiversity (S4Biodiv 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottom-up enrichment of top-down ontologies through annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Cardellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milagro Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Alonso Alemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAIL Workshop on `MIning and REasoning with Legal texts' (MIREL 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAXREF-LD: A Reference Thesaurus for Biodiversity on the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Tercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Information Standards (TDWG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/tdwgproceedings.1.20232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalization of the French Elementary School Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Fokou Pelap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - {EKAW} 2016 Satellite Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Generation of Educational Quizzes from Domain Ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDULEARN 2017 - 9th International Conference on Education and New Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Barcelone, Spain. pp.4024-4030, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21125/edulearn.2017.1866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mapping-based Method to Query MongoDB Documents with SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Database and Expert Systems Applications (DEXA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Mapping-Based Query Translation from SPARQL to Various Target Database Query Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Web Information Systems and Technologies (WEBIST'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d’un référentiel taxonomique commun pour des études sur l’histoire de la zoologie, l’archéozoologie et la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gargominy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SemWeb.Pro 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formalization Of Standard Knowledge And Skills For The French Elementary School Curricula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKM 2016 - Second International Workshop on Educational Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model of topics, expertises, activities and trends for question answering Web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT), Oct 2016, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Omaha, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ReDyAl: A Dynamic Recommendation Algorithm based on Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Torchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RecSys 2016 - 3rd Workshop on New Trends in Content-Based Recommender Systems co-located with ACM Conference on Recommender Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Categorization of Segments of Ancient and Mediaeval Zoological Texts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Pajón Leyra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Poulida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop on Semantic Web for Scientific Heritage (SW4SH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Heraklion, Greece. pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Ontologies against OWL 2 Profiles with the SPARQL Template Transformation Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Web Reasoning and Rule Systems (RR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STTL: A SPARQL-based Transformation Language for RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Shared Reference Thesaurus for Studies on History of Zoology, Archaeozoology and Conservation Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Confenrece 2015, workshop Semantic Web For Scientific Heritage (SW4SH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Linking to Enrich Small Artwork Collections: Experiences with Archivio di Nuova Scrittura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Tonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Humanities e beni culturali: quale relazione?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Answering N-Relation Natural Language Questions in the Commercial Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Concept Lattices by Learning Concepts from RDF Graphs Annotating Web Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Conceptual Structures, ICCS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Borovets, Bulgaria. pp.191 - 204, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45483-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the History of Pre-Modern Zoology with Linked Data and Vocabularies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Time-Capped Possibilistic Testing of SubClassOf Axioms Against RDF Data to Enrich Schemas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Knowledge Capture, K-CAP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palisades, NY, United States. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2815833.2815835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic RDF Transformation Software and its Application to an Online Translation Service for Common Languages of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Lexico-Syntactic Information and Acquisition of Causality Schemas for Text Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Melbourne, Australia. pp.1180 - 1186, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11553939_164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Relational and Non-Relational Databases into RDF with xR2RML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Confenrence on Web Information Systems and Technologies (WEBIST'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lisbon, Portugal. pp.443-454, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005448304430454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified detection and labeling of overlapping communities of interest in question-and-answer sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM 2015 - International Conference on Web Intelligence and Intelligent Agent Technology (WI-IAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Singapore, Singapore. pp.107-114, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2015.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un navigateur pour les données liées du Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludo: An Ontology to Create Linked Data Driven Serious Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWC 2015 - Workshop on LINKed EDucation, LINKED 2015, At Bethlehem, Pennsylvania, United States</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bethlehem, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication, partage et réutilisation de règles sur le Web de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.237-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Template : un langage de Pretty Printing pour RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.213-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing OWL Axioms against RDF Facts: A Possibilistic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management - 19th International Conference, EKAW 2014, Linköping, Sweden, November 24-28, 2014. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Linköping, Sweden. pp.519 - 530, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in Bridging Social Semantics and Formal Semantics on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5h International Conference, ICEIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Angers, France. pp.3-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation et visualisation de données RDF à partir d’un corpus annoté de textes médiévaux latins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jacquemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Visualisation d’information, fouille visuelle de données, 26e conférence francophone sur l'Interaction Homme-Machine IHM'14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lille, France. pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study on Overlapping Community Detection in Question and Answer Sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Social Networks Analysis and Mining (ASONAM), 2014 IEEE/ACM International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASONAM.2014.6921608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Semantic-based Approach for Modeling Regulatory Documents in Building Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Product &amp; Process Modelling, ECPPM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Reykjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la construction de workflows pour le filtrage sémantique de nouvelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Urli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay-Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en IngénieriE du Logiciel (CIEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalizing and Improving Tag-Based Search in Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Seridi-Bouchelaghem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Artificial Intelligence: Methodology, Systems, and Applications, AIMSA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varna, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-33185-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between RIF and SPARQL: Implementation of a RIF Dialect with a SPARQL Rule Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Follenfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence meets the Web of Data workshop, ECAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fédération multi-sources en neurosciences : intégration de données relationnelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC pour l'Interopérabilité Sémantique dans les applications en e-Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Federation of Distributed Neurodata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI Workshop on Data- and Compute-Intensive Clinical and Translational Imaging Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. pp.41-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la rédaction de documents réglementaires dans le domaine du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Francophones d'Ingénierie des Connaissances (IC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France. pp.235-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes d'information : approches dirigées par les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Authosserre-Cavarero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Blay- Fornarino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inforsid 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Montpellier, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGRAM Versatile Inference and Query Engine for the Web of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Macao, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Tag-based Resource Recommendation with Association Rules on Folksonomies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Beldjoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ISWC Workshop on Semantic Personalized Information Management: Retrieval and Recommendation, SPIM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SoLearn : a social learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Halimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassina Seridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Aspects of Social Networks, CASON 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Salamanca, Spain. pp.130-135, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASON.2011.6085931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontological approach for modeling technical standards for compliance checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Web Reasoning and Rule Systems, RR 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ontology for Modelling and Supporting the Process of Authoring Technical Assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIB W78 28th Int. Conference on Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OntoCompo: An Ontology-based Interactive System to Compose Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Riveill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WEBIST 2011, the 7th International Conference on Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Noordwijkerhout, Netherlands. pp. 322-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KGRAM: une machine abstraite de graphes de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using annotations for R function management, MOQA : Méta-données et Ontologies pour la Qualité des Annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Domerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olilvier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM : Journées Ouvertes en Biologie, Informatique et Mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ontologies of software : example of R functions management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Domerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Negre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Workshop on Resource Discovery, RED 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754347v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ontologies for R functions management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olilvier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Domerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The R User Conference, UseR! 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Gaithersburg, United States. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KGRAM Abstract Machine for Knowledge Graph Querying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Intelligence and Intelligent Agent Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Toronto, Canada. pp.338 - 341, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sémantique des droits d'accès au contenu: l'ontologie AMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kolomoyskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Conférence Extraction et gestion des connaissances, EGC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Semantic-based Approach for the Creation of Technical Regulatory Documents in Building Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Product and Process Modelling, ECPPM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La machine abstraite KGRAM et son langage GRAAL pour l'interrogation de graphes de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages et modèles à objets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00467984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application Composition Driven by UI Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renevier-Gonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Occello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Déry-Pinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IFIP WG 13.2 International Conference on Human-Centred Software Engineering (HCSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Reykjavik, Iceland. pp.198-205, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16488-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches sémantiques de recherche d'information sur le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances " Connaissance et communautés en ligne "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Tunisie. pp.289-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Development of the Domain Ontology for Different User Profiles - Application Domain: Conformity Checking in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Web Information Systems and Technologies, WEBIST 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Course Generation in Semantic Web Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Med Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdMedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ontologique pour formaliser la connaissance experte dans le modèle du contrôle de conformité en construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Mirbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birahim Sall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19es Journées Francophones d'Ingénierie des Connaissances (IC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology Based Approach for Formalising Expert Knowledge in the Conformity Checking Model in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference on Product and Process Modelling, ECPPM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griwes: Generic Model and Preliminary Specifications for a Graph-Based Knowledge Representation Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-70596-3_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00389753v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Annotation of Texts with RDF Graph Contexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacène Cherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Khelif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures, ICCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Knowledge Capitalisation and Organisation in the Model of Conformity-Checking Process in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems, KES 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Zagreb, Croatia. pp.341-348, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85563-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SPARQL Query Language Based on Graph Homomorphism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-73681-3_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDF/SPARQL Design Pattern for Contextual Metadata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/WIC/ACM International Conference on Web Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Silicon Valley, United States. pp.474 - 477, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WI.2007.162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Ontology-based Approach for Conformance Checking Modeling in Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiya Yurchyshyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celson Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Zarli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIB W78 International Conference on Information Technology for Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Maribor, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reusing Learning Resources based on Semantic Web Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Advanced Learning Technologies, ICALT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Kerkrade, Netherlands. pp.859-863, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICALT.2006.276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QBLS: A Semantic Web Based Learning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehors Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on Educational Media and Technology, ED-MEDIA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Orlando, FL, United States. pp.2795-2802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation de textes par extraction d’informations lexico-syntaxiques et acquisition de schémas conceptuels de causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Extraction et Gestion des Connaissances, EGC 2005, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Querying the Semantic Web with Corese Search Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corese : a Corporate Semantic Web Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Real World RDF and Semantic Web Applications, International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Hawai, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Graph-Based Knowledge Representation Language for Concept Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Eureopean Conference on Artificial Intelligence, ECAI'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of RDF(S) with Contextual and Definitional Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference on the WWW and Internet, WebNet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending RDF(S) with Contextual and Definitional Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI-01 Workshop on Ontologies and Information Sharing, OIS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, WA, United States. http://ceur-ws.org/Vol-47/delteil.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Ontologies from RDF annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCAI 2001 Workshop on Ontology Learning, OL'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Seattle, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of RDFS based on the CGs Formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Conceptual Structures, ICCS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Stanford, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Correspondences Between Conceptual Graphs and Description Logics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS'98 - Sixth International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Montpellier, France. pp.165-178, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0054913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition d'une memoire structurée : l'adequation du formalisme des graphes conceptuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Pont-à-Mousson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representation of Defaults and Exceptions in Conceptual Graphs formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS'97 - 5th International Conference on Conceptual Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Seattle, Washington, United States. pp.153-167, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0027868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01649073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and maintenance of taxonomies embedding exceptions when viewed in a definitional approach in conceptual graphs formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Ganascia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on knowledge representation, use and storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-written Knowledge Graphs Most Effective RDF Syntaxes for Triple Linearization in End-to-End Extraction of Relations from Text (Student Abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 24 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RDFminer: an Interactive Tool for the Evolutionary Discovery of SHACL Shapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Felin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea G. B. Tettamanzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2024 - 21st International Conference on Semantic Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Hersonissos (Crete), Greece. Lecture Notes in Computer Science, The Semantic Web: ESWC 2025 Satellite Events - Portoroz, Slovenia, June 1-5, 2025, Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04566981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Pattern-Based Extractors from Natural Language and Knowledge Graphs Applying Large Language Models to Wikipedia &amp; the Linked Open Data (POSTER)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2024 - 38th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Vancouver, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of variation data through SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Metereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIERRE LARMANDE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Sempere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Health Care and Life Science (SWA4HCLS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Leiden (DE), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04812730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metadatamatic: A Web application to Create a Dataset Description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '23 - The ACM Web Conference 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin TX, United States. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023, pp.123-126, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning RDF pattern extractors from natural language and knowledge graphs -application to Wikipedia and the LOD (Poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWS 2023 - International Semantic Web Research Summer School / GEMSS 2023 - Generative Modeling Summer School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bertinoro, Italy / Copenhague, Denmark. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computing and Visualizing Agro-Meteorological Parameters based on an Observational Weather Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW 2023 - ACM Web Conference 2023 - International World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Austin (TX), United States. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Companion Proceedings of the ACM Web Conference 2023, 2023, WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3543873.3587357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoo-KG: A knowledge graph of zoological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molka Tounsi Dhouib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Corneli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIUCD 2023 - Associazione per l'Informatica Umanistica e la Cultura Digitale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sienna (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Students' performance in E-learning Environments based on Link Prediction in a Knowledge Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Ettorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIED 2022 - The 23rd International Conference on Artificial Intelligence in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Durham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Artificial Intelligence in Education. Posters and Late Breaking Results, Workshops and Tutorials, Industry and Innovation Tracks, Practitioners’ and Doctoral Consortium., 13355, 2022, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11647-6_86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WeKG-MF: a Knowledge Graph of Observational Weather Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Yacoubi Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th Extended Semantic Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-11609-4_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KartoGraphI: Drawing a Map of Linked Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2022 - 19th European Semantic Web Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652865v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2KAB project taking off: Data to Knowledge in Agronomy and Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Alaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Research Data Alliance Plenary Conference (RDA P14), Best poster award</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Helsinki, Finland. , 2019, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3520300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02351000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Web APIs and Linked Data with SPARQL Micro-Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gangemi A. et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extended Semantic Web Conference (ESWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Portoroz, Slovenia. Springer, Cham, LNCS (11155), pp.187-191, 2018, The Semantic Web: ESWC 2018 Satellite Events. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-98192-5_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Web Technologies for improving remote visits of museums, using a mobile robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Aouzal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ISWC 2016 Posters &amp; Demonstrations Track co-located with 15th International Semantic Web Conference (ISWC2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kobé, Japan. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QASM: a Q&A Social Media System Based on Social Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zide Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Semantic Web Conference, ISWC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QALM: a Benchmark for Question Answering over Linked Merchant Websites Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hallili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Cabrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ISWC 2014 Posters &amp; Demonstrations Track - a track within the 13th International Semantic Web Conference (ISWC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Riva del Garda, Italy. CEUR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIF-SPARQL: implémentation d'un dialecte RIF à l'aide du moteur SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumy Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2012 - 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Bordeaux, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de documents réglementaires dans le domaine du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Riad Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nhan Le Thanh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Conférence Internationale Francophone sur l'Extraction et la Gestion de Connaissance, EGC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Bordeaux, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 25es journées francophones d'Ingénierie des Connaissances (IC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Faron-Zucker. Conférence IC, pp.300, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le web sémantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9782100572946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDViz: a tool to assist the multidimensional exploration of SPARQL endpoints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Menin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Maria Dal Sasso Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies : 16th International Conference, WEBIST 2020, November 3–5, 2020, and 17th International Conference, WEBIST 2021, October 26–28, 2021, Virtual Events, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNBIP - 469, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-173, 2023, LNBIP - Lecture Notes in Business Information Processing, 978-3-031-24196-3. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24197-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Executing, Comparing, and Reusing Linked Data-Based Recommendation Algorithms With the Allied Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristhian Figueroa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iacopo Vagliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Rodríguez Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Torchiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web Science and Real-World Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI Global, pp.18-47, 2019, 9781522571865. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-5225-7186-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation of Heterogeneous Databases into RDF, and Application to the Construction of a SKOS Taxonomical Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies: 11th International Conference, WEBIST 2015, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 246, Springer, pp.275-296, 2016, Lecture Notes in Business Information Processing, 978-3-319-30995-8. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-30995-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transformation Language for RDF based on SPARQL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van der Aalst, W.; Mylopoulos, J.; Rosemann, M.; Shaw, M.J.; Szyperski, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web Information Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005450604660476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Semantic Network-Based Access Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Costabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0894-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Access Rights Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Knowledge Discovery and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 398, Springer, pp.49-61, 2012, Studies in Computational Intelligence, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25838-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OrPAF: an Environment for Adaptive Hypermedia Courses in the Semantic Web Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Yessad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tayeb Laskri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novel Developments in Web-Based Learning Technologies: Tools for Modern Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IGI GLOBAL, pp.159-173, 2010, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-60566-938-0.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Modelling and Processing for the Social Semantic Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Computer Science [cs]. Université Côte d'Azur, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01664280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances : EGC 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Loudcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E39, 2023, 979-10-96289-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ghidini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LNCS. LNAI - 11313, Springer, 2018, Lecture Notes in Computer Science. Lecture Notes in Artificial Intelligence, 978-3-030-03667-6. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03667-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th International Conference on Semantic Systems, SEMANTICS 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rinke Hoekstra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tassilo Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor de Boer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantics 2017 - 13th International Conference on Semantic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-4503-5296-3. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3132218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Representation and Reasoning: Proceedings of the 22th Conference on Conceptual Structures, ICCS 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Haemmerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stapleton Gem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollivier Haemmerlé; Catherine Faron-Zucker; Stapleton Gem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Conceptual Structures (ICCS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Annecy, France. 9717, </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.X, 261, 2016, Lecture Notes in Artificial Intelligence, 978-3-319-40984-9. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40985-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second International Workshop on Semantic Web for Scientific Heritage (SW4SH 2016) co-located with the 13th Extended Semantic Web Conference (ESWC 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Draelants and Catherine Faron Zucker and Alexandre Monnin and Arnaud Zucker. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semantic Web for Scientific Heritage (SW4SH 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Héraklion, Greece. , 2016, Semantic Web for Scientific Heritage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semantic Web: ESWC 2015 Satellite Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Villata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Breslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandon, Fabien; Guéret, Christophe; Villata, Serena; Breslin, John; Faron-Zucker, Catherine; Zimmermann, Antoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESWC 2015 Satellite Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Portorož, Slovenia. 9341, Springer, 2015, Computer Communication Networks and Telecommunications, 978-3-319-25639-9. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25639-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Workshop Semantic Web for Scientific Heritage at the 12th ESWC 2015 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Zucker and Isabelle Draelants and Catherine Faron-Zucker and Alexandre Monnin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SW4SH 2015 Semantic Web for Scientific Heritage 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Portorož, Slovenia. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEUR Workshop Proceeedings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, (ISSN) 1613-0073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic review of relation extraction task since the emergence of Transformers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celian Ringwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Abi Akl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349792v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QBLS : web sémantique de formation pour un apprentissage par questionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dehors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Stromboni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00005722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eat your own KR: a KR-based approach to index Semantic Web Endpoints and Knowledge Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Monnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xR2RML: Relational and Non-Relational Databases to RDF Mapping Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Djimenou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ISRN I3S/RR 2014-04-FR, CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066663v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping-based SPARQL access to a MongoDB database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CNRS. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245883v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LDScript: a Linked Data Script Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8982, INRIA. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FunSPARQL: Extension of SPARQL with a Functional Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8814, Inria Sophia Antipolis; I3S. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of RDB to RDF translation approaches and tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] I3S. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903568v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPARQL Template: A Transformation Language for RDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8514, Inria. 2014, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00969068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-based Approximate Query Processing for Searching the Semantic Web with Corese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Faron Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5621, INRIA. 2006, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Memory Management through Agents: The CoMMA project final report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Dieng-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2002, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId511"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DB7760D6"/>
+    <w:nsid w:val="AB938740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-faron-zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5959-5561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137765819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnice.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602177v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00266-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00261-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.10024221" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520115v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Figueroa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Vagliano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Torchiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSWIS.2017100107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.607-627" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0268-y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Halimi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchlaghem-Seridi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2013.788032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185091v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Riad Bouzidi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi4030830" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2011.528888" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Yurchyshyna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154473v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ereteo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2007.11.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503176v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Laskri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwltt.2008100103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150215v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.16" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606250v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05403198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779893" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515775v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031744v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714781v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47112-4_30" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Neill" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504749v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04058783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889910v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890035v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601145v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892080v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476795v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389918v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373932" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279726v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064421v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157559v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Noual" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967586v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870950v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006940000780089" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811490v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758737v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01589250v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559088v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619838v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2017.1866" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589162v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393641v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379996v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322950v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Poulida" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349382v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236719v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tonelli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Missaoui" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502931v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45483-7_15" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503001v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alamarguy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553939_164" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187400v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.184" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155644v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150623v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015267v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075944v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921608" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desclaux" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201745v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Beldjoudi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Seridi-Bouchelaghem" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_12" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724291v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Follenfant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720101v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790333v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Seridi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASON.2011.6085931" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790338v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790330v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201744v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824208v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olilvier Corby" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754347v2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gennari" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820851v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529737v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.144" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502908v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolomoyskaya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551662v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467984v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551517v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416687v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Sall" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551612v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822455v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Cherfi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516231v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85563-7_46" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GB4CN1WT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531157v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_37" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531172v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2007.162" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503009v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503005v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehors Sylvain" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dehors" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.276" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502901v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531219v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502996v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822512v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546465v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502889v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502881v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502994v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617609v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coupey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054913" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH2FSWD6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627648v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649073v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027868" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4P42DRNN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812730v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Metereau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PIERRE LARMANDE" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688838v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aied2022.webspace.durham.ac.uk/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11647-6_86" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400924v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergeron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Aouzal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1690" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187455v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086351v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685022v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790337v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010292v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171123v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/strategie-et-systemes-dinformation/gestion-de-contenu/le-web-semantique-1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939482v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7186-5" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186048v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005450604660476" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187472v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costabello" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0894-9_6" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202126v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25838-1_3" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D0FA0D47AE59FCB57AFB936F1FA8A515A0AB1B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293876v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-938-0.ch009" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01664280v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169619v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948604v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948599v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinke Hoekstra" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassilo Pellegrini" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Boer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132218" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239773v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005722v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stromboni" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402901v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236947v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969068v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070387v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146259v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-faron-zucker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5959-5561" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137765819" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JROMCjEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.i3s.unice.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/centre/sophia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnice.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Dhouib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Barbe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Corneli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.94" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi Ayadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bossy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.95" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Courtin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Gates Happi Happi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2024.100484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bravo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frai.2023.1188036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2023.100775" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhat Do" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2022.2112529" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gazzotti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lacroix-Hugues" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00261-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03602177v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Louarn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chatonnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Siegel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-022-00266-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03403125v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi Dhouib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea G. B. Tettamanzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13740-021-00137-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rodr&#237;guez Rocha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagarrigue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCEELL.2020.10024221" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01958480v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cabrio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.32.287-312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947589v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info9120310" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520115v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zide Meng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WEB-170356" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristhian Figueroa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Vagliano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Torchiano" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSWIS.2017100107" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01591001v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tettamanzi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2017.08.012" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330124v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIA.30.607-627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01408628v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187445v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Song" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0268-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335652v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Paj&#243;n Leyra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551822v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Halimi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Bouchlaghem-Seridi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2013.788032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813675v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Authosserre-Cavarero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fornarino" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Dubois" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Riad Bouzidi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zarli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi4030830" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Yessad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng-Kuntz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tayeb Laskri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10494820.2011.528888" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450784v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiya Yurchyshyna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buffa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ereteo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sander" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.websem.2007.11.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Tayeb Laskri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jwltt.2008100103" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150215v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIS.2006.16" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606250v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Abi Akl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Monnin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622303v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05403198v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748522.3779893" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392013v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Taoufiq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Daubresse" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggy Hayotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565922v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Ringwald" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078493v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celian Ringwald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94575-5_6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285428v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771342" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04932752v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Kostrykina" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LVRFWJ" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04575211v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie Andersen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589335.3651443" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384724v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v38i21.30502" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04411349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Felin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78952-6_8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04446252v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56957-9_11" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515775v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Plouviez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04152604v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04031744v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33455-9_6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-47112-4_30" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04240584v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Ciortea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jomi Fred H&#252;bner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin O'Neill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Poveda-Villal&#243;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504749v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04058783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210669v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Merilleau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Guerrero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04156996v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03892080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT55865.2022.00021" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662801v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889910v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ettorre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bobasheva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03619869v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890035v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Yacoubi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Graux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601145v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03889968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kaplan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.5.73699" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404572v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maria Dal Sasso Freitas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010654600003058" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476795v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02996442v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341105.3373932" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915414v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02932095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Daoud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Rancati" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02279726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355080v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058664v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064421v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21348-0_8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157559v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Noual" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Tercerie" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.3.37421" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060966v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3317073" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967586v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02348004v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33220-4_14" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870950v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Fokou Pelap" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006940000780089" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722792v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856363v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.26235" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839575v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01811490v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01758737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01967630v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856365v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.2.25481" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830905v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589162v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570108v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molka Tounsi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559088v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01589250v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Peeters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pellerin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617708v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Cardellino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milagro Teruel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Alonso Alemany" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612451v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/tdwgproceedings.1.20232" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01619838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688798v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/edulearn.2017.1866" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330146v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280951v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401357v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293968v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01379996v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322950v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Poulida" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349382v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01150623v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146638v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tonelli" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Missaoui" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hallili" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502931v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delteil" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dieng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45483-7_15" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2815833.2815835" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alamarguy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11553939_164" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207828v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Djimenou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005448304430454" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187400v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2015.184" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01155644v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01188202v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015281v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Seye" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015267v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_39" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059273v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089635v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01075944v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921608" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790333v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819258v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Desclaux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Urli" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201745v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Beldjoudi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Seridi-Bouchelaghem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33185-5_12" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00724291v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Follenfant" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018722v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746765v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720101v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00707536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay- Fornarino" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746772v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201744v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina Seridi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546441v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASON.2011.6085931" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790338v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790330v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bourdeau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302337v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie D&#233;ry-Pinna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529743v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824208v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tireau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olilvier Corby" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754347v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gennari" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820851v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Granier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01529737v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.144" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502908v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kolomoyskaya" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551662v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00467984v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302948v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Occello" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16488-0_17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380309v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mirbel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551517v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03503453v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416687v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birahim Sall" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551612v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/lirmm-00389753v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70596-3_21" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2C0DS9BQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822455v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Cherfi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khelif" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516231v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85563-7_46" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GB4CN1WT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531157v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_37" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531172v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI.2007.162" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503009v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celson Lima" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503007v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dehors" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2006.276" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehors Sylvain" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502901v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531219v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01822512v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502996v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546465v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502889v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502881v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502994v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622727v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coupey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0054913" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PH2FSWD6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617609v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bournaud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649073v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0027868" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4P42DRNN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526132v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04566981v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526139v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04812730v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Metereau" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=PIERRE LARMANDE" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sempere" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171196v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://WWW '23 Companion: Companion Proceedings of the ACM Web Conference 2023" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587328" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175511v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230234v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/3543873" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3543873.3587357" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235805v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688838v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aied2022.webspace.durham.ac.uk/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11647-6_86" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03657694v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11609-4_19" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652865v2" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2022.eswc-conferences.org" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02351000v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Alaux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Ba" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Bernard" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3520300" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783936v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98192-5_35" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400924v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bergeron" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Aouzal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1690" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187455v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086351v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00685022v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790337v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010292v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01171123v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/informatique-multimedia/strategie-et-systemes-dinformation/gestion-de-contenu/le-web-semantique-1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929913v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24197-0" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939482v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7186-5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337308v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-30995-5_14" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005450604660476" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187472v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Costabello" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0894-9_6" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01202126v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25838-1_3" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D0FA0D47AE59FCB57AFB936F1FA8A515A0AB1B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293876v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-938-0.ch009" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01664280v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169619v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Loudcher" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948604v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ghidini" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Napoli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toussaint" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03667-6" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01948599v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinke Hoekstra" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassilo Pellegrini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Boer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132218" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328422v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Monnin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239773v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gu&#233;ret" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Breslin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25639-9" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160070v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ceur-ws.org/Vol-1364/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349792v2" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005722v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stromboni" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140375v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066663v5" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245883v5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402901v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236947v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903568v2" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00969068v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070387v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146259v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthelot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>