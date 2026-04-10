--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -293,278 +293,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions locale et globale de la présence sociale et de l’engagement des apprenants dans un projet de télécollaboration à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11qap⟩</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613622v1</w:t>
+                <w:t xml:space="preserve">hal-04764854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+                <w:t xml:space="preserve">Dimensions locale et globale de la présence sociale et de l’engagement des apprenants dans un projet de télécollaboration à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucía Gómez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, </w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11qap⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764854v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps relatif de l’apprentissage entre activités numériques distancielles et séances de cours en présentiel : soutenir l’appropriation de L2 chez des apprenants débutants</w:t>
               </w:r>
@@ -691,183 +691,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une information grammaticale au service des usages et d’une dynamique de l’appropriation en L2</w:t>
+                <w:t xml:space="preserve">Analyse de Enseigner à l'université avec le numérique – Savoirs, ressources, médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81, </w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/linx.7166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsic.4621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092639v1</w:t>
+                <w:t xml:space="preserve">hal-02941790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Enseigner à l'université avec le numérique – Savoirs, ressources, médiations</w:t>
+                <w:t xml:space="preserve">Pour une information grammaticale au service des usages et d’une dynamique de l’appropriation en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, </w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.4621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/linx.7166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941790v1</w:t>
+                <w:t xml:space="preserve">hal-03092639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension d'ouvrage. ROY Mickaël (2017). La réalité virtuelle pour l’apprentissage des langues. Une étude auprès d’adolescents apprenant le français ou l’allemand. Peter Lang.</w:t>
               </w:r>
@@ -916,174 +916,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la RAL dans la recomposition des objectifs d’apprentissage : une nouvelle approche de la construction de l’énoncé en allemand L2</w:t>
+                <w:t xml:space="preserve">La mise en œuvre de schémas d’usage au service de la construction de l’énoncé en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20173800003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955540v1</w:t>
+                <w:t xml:space="preserve">hal-01929338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre de schémas d’usage au service de la construction de l’énoncé en allemand L2</w:t>
+                <w:t xml:space="preserve">L’apport de la RAL dans la recomposition des objectifs d’apprentissage : une nouvelle approche de la construction de l’énoncé en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recherches sur l’acquisition et l’enseignement des langues étrangères : nouvelles perspectives, 61, pp.34-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20173800003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01929338v1</w:t>
+                <w:t xml:space="preserve">hal-01955540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approprier le rôle de l’ouverture de l’énoncé en allemand L2 : de l’usage des fonctions cadratives et contrastives en début d’apprentissage</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual exchange: from students’ expectations to perceived outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,1214 +1706,1214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un test de positionnement en langue - conjuguer approche psychométrique et analyse des performances des apprenants</w:t>
+                <w:t xml:space="preserve">Regards croisés sur un dispositif numérique d’apprentissage de l’allemand langue débutée : projections de l’enseignant-concepteur et expérience(s) des utilisateurs-apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du réseau Réal2 - Dialogues acquisition-didactique des langues en milieux guidés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque international ALADUN 2025 - Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321769v1</w:t>
+                <w:t xml:space="preserve">hal-05134811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur un dispositif numérique d’apprentissage de l’allemand langue débutée : projections de l’enseignant-concepteur et expérience(s) des utilisateurs-apprenants</w:t>
+                <w:t xml:space="preserve">Conception d’un test de positionnement en langue - conjuguer approche psychométrique et analyse des performances des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ALADUN 2025 - Débuter une langue à l'université : diversité des expériences vécues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du réseau Réal2 - Dialogues acquisition-didactique des langues en milieux guidés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134811v1</w:t>
+                <w:t xml:space="preserve">hal-05321769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement et engagement des participants dans une télécollaboration franco-allemande à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elke Nissen, Lidilem, Université Grenoble Alpes; Christian Ollivier, Icare, Université de la Réunion, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833385v1</w:t>
+                <w:t xml:space="preserve">halshs-04837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionnement et engagement des participants dans une télécollaboration franco-allemande à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elke Nissen, Lidilem, Université Grenoble Alpes; Christian Ollivier, Icare, Université de la Réunion, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04837627v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions syntaxiques au niveau débutant : l’apport d’une approche constructionniste de la langue</w:t>
+                <w:t xml:space="preserve">Présentation de l’action Aladun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE du réseau Réal2 : Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Aleksandrova; Catherine Felce; Lucía Gómez; Sülün Aykurt; Katia Bernardon de Oliveira, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude CUEF, Lidilem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Didactique des langues, Lidilem, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054738v1</w:t>
+                <w:t xml:space="preserve">hal-04674061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage avant toute chose : une approche constructionniste de la syntaxe en début d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de l’action ALADUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucharechas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc, Oct 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329389v1</w:t>
+                <w:t xml:space="preserve">hal-04674315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’action ALADUN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Boucharechas</w:t>
+                <w:t xml:space="preserve">Télécollaborer à l'université : présence sociale et périmètre d'action au sein ou au-delà du cadre donné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE - Pratiques et usages du numérique en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674315v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’action Aladun</w:t>
+                <w:t xml:space="preserve">Acquisitions syntaxiques au niveau débutant : l’apport d’une approche constructionniste de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude CUEF, Lidilem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axe Didactique des langues, Lidilem, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JE du réseau Réal2 : Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Aleksandrova; Catherine Felce; Lucía Gómez; Sülün Aykurt; Katia Bernardon de Oliveira, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674061v1</w:t>
+                <w:t xml:space="preserve">hal-05054738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télécollaborer à l'université : présence sociale et périmètre d'action au sein ou au-delà du cadre donné</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'usage avant toute chose : une approche constructionniste de la syntaxe en début d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE - Pratiques et usages du numérique en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc, Oct 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156416v1</w:t>
+                <w:t xml:space="preserve">hal-04329389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALADUN, une action de recherche participative sur l’enseignement/apprentissage des langues débutées à l’université</w:t>
+                <w:t xml:space="preserve">Concevoir un parcours de formation en ligne pour l’apprentissage d’une langue débutée à l’université : quels leviers pour susciter l’envie d’apprendre et de communiquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tamayo-Plazas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem : la recherche collaborative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES - Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València, Oct 2022, València, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674331v1</w:t>
+                <w:t xml:space="preserve">hal-04156410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Felce</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674362v1</w:t>
+                <w:t xml:space="preserve">hal-04156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Neyret</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156412v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un parcours de formation en ligne pour l’apprentissage d’une langue débutée à l’université : quels leviers pour susciter l’envie d’apprendre et de communiquer ?</w:t>
+                <w:t xml:space="preserve">ALADUN, une action de recherche participative sur l’enseignement/apprentissage des langues débutées à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tamayo-Plazas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES - Communication et enseignement des langues en environnement numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València, Oct 2022, València, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem : la recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156410v1</w:t>
+                <w:t xml:space="preserve">hal-04674331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel itinéraire d'apprentissage entre présentiel et distanciel pour des apprenants débutants?</w:t>
+                <w:t xml:space="preserve">Repenser l'enseignement / apprentissage d'une langue débutée dans une approche basée sur l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Ranacles - (Dis)continuités des apprentissages en langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du GIS RéAL2 - De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466503v1</w:t>
+                <w:t xml:space="preserve">hal-03466493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing language accommodation skills: dealing with language proficiency differences during Virtual Exchange</w:t>
               </w:r>
@@ -2975,126 +2975,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'enseignement / apprentissage d'une langue débutée dans une approche basée sur l'usage</w:t>
+                <w:t xml:space="preserve">Quel itinéraire d'apprentissage entre présentiel et distanciel pour des apprenants débutants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du GIS RéAL2 - De l'acquisition à la didactique (et vice-versa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Ranacles - (Dis)continuités des apprentissages en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466493v1</w:t>
+                <w:t xml:space="preserve">hal-03466503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VE: From students’ expectations to perceived outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,51 +3882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sake Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert O'Dowd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,233 +4000,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ general perceptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673157v1</w:t>
+                <w:t xml:space="preserve">hal-04673531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Students’ general perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673531v1</w:t>
+                <w:t xml:space="preserve">hal-04673157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4405,51 +4405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FA53C6B"/>
+    <w:nsid w:val="3D570E5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-felce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-9433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200218689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e1z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3895" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tamayo-Plazas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Sladovn&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14919989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156410v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sauro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-felce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-9433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200218689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e1z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3895" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tamayo-Plazas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Sladovn&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14919989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sauro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>