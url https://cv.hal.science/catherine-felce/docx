--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -293,278 +293,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensions locale et globale de la présence sociale et de l’engagement des apprenants dans un projet de télécollaboration à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qap⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764854v1</w:t>
+                <w:t xml:space="preserve">hal-04613622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions locale et globale de la présence sociale et de l’engagement des apprenants dans un projet de télécollaboration à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation. — Second Language (L2) Writing in University Settings: Insights from Learner Corpus Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Aleksandrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sülün Aykurt-Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Bernardon de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Nissen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucía Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1, </w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11qap⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12lm7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613622v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps relatif de l’apprentissage entre activités numériques distancielles et séances de cours en présentiel : soutenir l’appropriation de L2 chez des apprenants débutants</w:t>
               </w:r>
@@ -691,183 +691,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de Enseigner à l'université avec le numérique – Savoirs, ressources, médiations</w:t>
+                <w:t xml:space="preserve">Pour une information grammaticale au service des usages et d’une dynamique de l’appropriation en L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23, </w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alsic.4621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/linx.7166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941790v1</w:t>
+                <w:t xml:space="preserve">hal-03092639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une information grammaticale au service des usages et d’une dynamique de l’appropriation en L2</w:t>
+                <w:t xml:space="preserve">Analyse de Enseigner à l'université avec le numérique – Savoirs, ressources, médiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Enseignement des langues : la grammaire et la linguistique sont-elles solubles dans la pédagogie de projet ?, 81, </w:t>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/linx.7166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alsic.4621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092639v1</w:t>
+                <w:t xml:space="preserve">hal-02941790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension d'ouvrage. ROY Mickaël (2017). La réalité virtuelle pour l’apprentissage des langues. Une étude auprès d’adolescents apprenant le français ou l’allemand. Peter Lang.</w:t>
               </w:r>
@@ -916,174 +916,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre de schémas d’usage au service de la construction de l’énoncé en allemand L2</w:t>
+                <w:t xml:space="preserve">L’apport de la RAL dans la recomposition des objectifs d’apprentissage : une nouvelle approche de la construction de l’énoncé en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recherches sur l’acquisition et l’enseignement des langues étrangères : nouvelles perspectives, 61, pp.34-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929338v1</w:t>
+                <w:t xml:space="preserve">hal-01955540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la RAL dans la recomposition des objectifs d’apprentissage : une nouvelle approche de la construction de l’énoncé en allemand L2</w:t>
+                <w:t xml:space="preserve">La mise en œuvre de schémas d’usage au service de la construction de l’énoncé en allemand L2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20173800003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955540v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’approprier le rôle de l’ouverture de l’énoncé en allemand L2 : de l’usage des fonctions cadratives et contrastives en début d’apprentissage</w:t>
               </w:r>
@@ -1416,51 +1416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual exchange: from students’ expectations to perceived outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1706,1214 +1706,1214 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur un dispositif numérique d’apprentissage de l’allemand langue débutée : projections de l’enseignant-concepteur et expérience(s) des utilisateurs-apprenants</w:t>
+                <w:t xml:space="preserve">Conception d’un test de positionnement en langue - conjuguer approche psychométrique et analyse des performances des apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international ALADUN 2025 - Débuter une langue à l'université : diversité des expériences vécues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du réseau Réal2 - Dialogues acquisition-didactique des langues en milieux guidés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05134811v1</w:t>
+                <w:t xml:space="preserve">hal-05321769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un test de positionnement en langue - conjuguer approche psychométrique et analyse des performances des apprenants</w:t>
+                <w:t xml:space="preserve">Regards croisés sur un dispositif numérique d’apprentissage de l’allemand langue débutée : projections de l’enseignant-concepteur et expérience(s) des utilisateurs-apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du réseau Réal2 - Dialogues acquisition-didactique des langues en milieux guidés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">Colloque international ALADUN 2025 - Débuter une langue à l'université : diversité des expériences vécues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Lidilem, Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321769v1</w:t>
+                <w:t xml:space="preserve">hal-05134811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionnement et engagement des participants dans une télécollaboration franco-allemande à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elke Nissen, Lidilem, Université Grenoble Alpes; Christian Ollivier, Icare, Université de la Réunion, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04837627v1</w:t>
+                <w:t xml:space="preserve">hal-04833385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement et engagement des participants dans une télécollaboration franco-allemande à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elke Nissen, Lidilem, Université Grenoble Alpes; Christian Ollivier, Icare, Université de la Réunion, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04833385v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’action Aladun</w:t>
+                <w:t xml:space="preserve">Acquisitions syntaxiques au niveau débutant : l’apport d’une approche constructionniste de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude CUEF, Lidilem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Axe Didactique des langues, Lidilem, 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">JE du réseau Réal2 : Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tatiana Aleksandrova; Catherine Felce; Lucía Gómez; Sülün Aykurt; Katia Bernardon de Oliveira, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674061v1</w:t>
+                <w:t xml:space="preserve">hal-05054738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’action ALADUN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'usage avant toute chose : une approche constructionniste de la syntaxe en début d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc, Oct 2023, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674315v1</w:t>
+                <w:t xml:space="preserve">hal-04329389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télécollaborer à l'université : présence sociale et périmètre d'action au sein ou au-delà du cadre donné</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
+                <w:t xml:space="preserve">Présentation de l’action Aladun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lada Achilova</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE - Pratiques et usages du numérique en FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude CUEF, Lidilem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axe Didactique des langues, Lidilem, 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156416v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisitions syntaxiques au niveau débutant : l’apport d’une approche constructionniste de la langue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation de l’action ALADUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Boucharechas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JE du réseau Réal2 : Grammaire(s) et acquisition des L2 : Approches, trajectoires, interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tatiana Aleksandrova; Catherine Felce; Lucía Gómez; Sülün Aykurt; Katia Bernardon de Oliveira, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du Lidilem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Feb 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054738v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage avant toute chose : une approche constructionniste de la syntaxe en début d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Télécollaborer à l'université : présence sociale et périmètre d'action au sein ou au-delà du cadre donné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelles ressources linguistiques pour l’enseignement / apprentissage du français et des langues ? Transposition, médiation, contextualisation, appropriation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Savoirs, textes, langage (STL), UMR 8163, Université de Lille; Laboratoire Langages, Littératures, Sociétés Etudes Transfrontalières et Internationales (LLSETI), Université Savoie Mont Blanc, Oct 2023, Lille (France), France</w:t>
+              <w:t xml:space="preserve">Xème colloque international de l’ADCUEFE – CAMPUS FLE - Pratiques et usages du numérique en FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329389v1</w:t>
+                <w:t xml:space="preserve">hal-04156416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un parcours de formation en ligne pour l’apprentissage d’une langue débutée à l’université : quels leviers pour susciter l’envie d’apprendre et de communiquer ?</w:t>
+                <w:t xml:space="preserve">ALADUN, une action de recherche participative sur l’enseignement/apprentissage des langues débutées à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tamayo-Plazas</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES - Communication et enseignement des langues en environnement numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València, Oct 2022, València, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem : la recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156410v1</w:t>
+                <w:t xml:space="preserve">hal-04674331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
+                <w:t xml:space="preserve">Concevoir un parcours de formation en ligne pour l’apprentissage d’une langue débutée à l’université : quels leviers pour susciter l’envie d’apprendre et de communiquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chloé Neyret</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tamayo-Plazas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES - Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València, Oct 2022, València, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156412v1</w:t>
+                <w:t xml:space="preserve">hal-04156410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture générale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Felce</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674362v1</w:t>
+                <w:t xml:space="preserve">hal-04156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALADUN, une action de recherche participative sur l’enseignement/apprentissage des langues débutées à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem : la recherche collaborative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674331v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l'enseignement / apprentissage d'une langue débutée dans une approche basée sur l'usage</w:t>
+                <w:t xml:space="preserve">Quel itinéraire d'apprentissage entre présentiel et distanciel pour des apprenants débutants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études du GIS RéAL2 - De l'acquisition à la didactique (et vice-versa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">XXVIIIe congrès Ranacles - (Dis)continuités des apprentissages en langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466493v1</w:t>
+                <w:t xml:space="preserve">hal-03466503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing language accommodation skills: dealing with language proficiency differences during Virtual Exchange</w:t>
               </w:r>
@@ -2975,126 +2975,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel itinéraire d'apprentissage entre présentiel et distanciel pour des apprenants débutants?</w:t>
+                <w:t xml:space="preserve">Repenser l'enseignement / apprentissage d'une langue débutée dans une approche basée sur l'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe congrès Ranacles - (Dis)continuités des apprentissages en langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées d'études du GIS RéAL2 - De l'acquisition à la didactique (et vice-versa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466503v1</w:t>
+                <w:t xml:space="preserve">hal-03466493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VE: From students’ expectations to perceived outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,51 +3882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sake Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert O'Dowd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,233 +4000,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Students’ general perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673531v1</w:t>
+                <w:t xml:space="preserve">hal-04673157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ general perceptions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673157v1</w:t>
+                <w:t xml:space="preserve">hal-04673531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4405,51 +4405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D570E5F"/>
+    <w:nsid w:val="4B5686A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-felce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-9433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200218689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e1z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4621" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092639v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7166" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929338v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3895" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tamayo-Plazas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Sladovn&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14919989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134811v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321769v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sauro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-felce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-9433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200218689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e1z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3895" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tamayo-Plazas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Sladovn&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14919989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sauro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>