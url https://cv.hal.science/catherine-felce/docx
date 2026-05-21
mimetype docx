--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1844,204 +1844,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement et engagement des participants dans une télécollaboration franco-allemande à l’université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Freund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elke Nissen, Lidilem, Université Grenoble Alpes; Christian Ollivier, Icare, Université de la Réunion, Jun 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès Ranacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833385v1</w:t>
+                <w:t xml:space="preserve">halshs-04837627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que font les apprenants quand on les invite à sortir du cadre dans une formation hybride en langues ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positionnement et engagement des participants dans une télécollaboration franco-allemande à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Ranacles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Agentivité, engagement et apprentissage en (didactique des) langues dans des contextes numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elke Nissen, Lidilem, Université Grenoble Alpes; Christian Ollivier, Icare, Université de la Réunion, Jun 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04837627v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisitions syntaxiques au niveau débutant : l’apport d’une approche constructionniste de la langue</w:t>
               </w:r>
@@ -2444,407 +2444,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04156416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALADUN, une action de recherche participative sur l’enseignement/apprentissage des langues débutées à l’université</w:t>
+                <w:t xml:space="preserve">Concevoir un parcours de formation en ligne pour l’apprentissage d’une langue débutée à l’université : quels leviers pour susciter l’envie d’apprendre et de communiquer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Muller</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Tamayo-Plazas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem : la recherche collaborative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lidilem, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES - Communication et enseignement des langues en environnement numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat Politècnica de València, Oct 2022, València, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674331v1</w:t>
+                <w:t xml:space="preserve">hal-04156410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir un parcours de formation en ligne pour l’apprentissage d’une langue débutée à l’université : quels leviers pour susciter l’envie d’apprendre et de communiquer ?</w:t>
+                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victoria Tamayo-Plazas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Nissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lada Achilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Neyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congrès international franco-espagnol E-GRAPHELES - Communication et enseignement des langues en environnement numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universitat Politècnica de València, Oct 2022, València, Espagne</w:t>
+              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156410v1</w:t>
+                <w:t xml:space="preserve">hal-04156412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement des apprenants dans des projets de télécollaboration : entre préoccupations globales et locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouverture générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Helena Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elke Nissen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chloé Neyret</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle 2022 - Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156412v1</w:t>
+                <w:t xml:space="preserve">hal-04674362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouverture générale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ALADUN, une action de recherche participative sur l’enseignement/apprentissage des langues débutées à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Kasazian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de lancement du projet Deluci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l’axe Didactique des langues du Lidilem : la recherche collaborative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lidilem, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674362v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel itinéraire d'apprentissage entre présentiel et distanciel pour des apprenants débutants?</w:t>
               </w:r>
@@ -4000,233 +4000,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students’ general perceptions</w:t>
+                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sake Jager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert O'Dowd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673157v1</w:t>
+                <w:t xml:space="preserve">hal-04673531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of student and teacher competences through Virtual Exchange: first results and adaptation of the research protocol. Intermediate EVOLVE project research report.</w:t>
+                <w:t xml:space="preserve">Students’ general perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elke Nissen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Felce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">EVOLVE. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EVOLVE Project Team. 2020, pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673531v1</w:t>
+                <w:t xml:space="preserve">hal-04673157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4405,51 +4405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5686A6"/>
+    <w:nsid w:val="135BB30D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-felce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-9433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200218689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e1z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3895" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tamayo-Plazas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Sladovn&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14919989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sauro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-felce" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4197-9433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200218689" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312486v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Felce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14e1z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lada Achilova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Neyret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qap" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764854v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Aleksandrova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#252;l&#252;n Aykurt-Buchwalter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Bernardon de Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lm7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850411v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092639v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.7166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941790v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4621" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955548v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063702v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3895" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tamayo-Plazas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10280493" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324371v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Muller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.53.1296" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Sladovn&#237;kov&#225;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504255v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14919989" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321769v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134811v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837627v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barrois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Freund" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833385v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329389v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674061v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674315v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Boucharechas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156416v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156412v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Helena Daher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Sauro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466493v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043324v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277413v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955570v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456088v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sake Jager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert O'Dowd" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hauck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgozarta Kurek" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01508833v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCA157" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>