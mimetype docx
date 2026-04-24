--- v1 (2026-03-25)
+++ v2 (2026-04-24)
@@ -1289,307 +1289,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03751923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
+                <w:t xml:space="preserve">La grotte de Laà 2 à Arudy (64) : les occupations du Mésolithique et du Néolithique final dans leurs contextes chronoculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Le luyer</w:t>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélim Natahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.2913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+                <w:t xml:space="preserve">hal-03615782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Laà 2 à Arudy (64) : les occupations du Mésolithique et du Néolithique final dans leurs contextes chronoculturels</w:t>
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Armand</w:t>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.2913⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615782v1</w:t>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short anogenital distance on MRI is a marker of endometriosis</w:t>
               </w:r>
@@ -2105,429 +2105,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interposition de péritoine latéro-pelvien pour éviter le risque de fistule recto-vaginale après résection colorectale avec colpotomie pour endométriose</w:t>
+                <w:t xml:space="preserve">The seismicity of Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D. Hini</w:t>
+                <w:t xml:space="preserve">D. Giardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrier</w:t>
+                <w:t xml:space="preserve">P. Lognonné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Owen</w:t>
+                <w:t xml:space="preserve">W. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arfi</w:t>
+                <w:t xml:space="preserve">W. Pike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Touboul</w:t>
+                <w:t xml:space="preserve">U. Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (5), pp.457-459. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2020.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02887757v1</w:t>
+                <w:t xml:space="preserve">hal-02526752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reconstruction of Paleolithic Fires in the Chauvet-Pont d’Arc Cave (Ardèche, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interposition de péritoine latéro-pelvien pour éviter le risque de fistule recto-vaginale après résection colorectale avec colpotomie pour endométriose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+                <w:t xml:space="preserve">J.-D. Hini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Owen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-020-09484-5⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (5), pp.457-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2020.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929184v1</w:t>
+                <w:t xml:space="preserve">hal-02887757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seismicity of Mars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Banerdt</w:t>
+                <w:t xml:space="preserve">Numerical Reconstruction of Paleolithic Fires in the Chauvet-Pont d’Arc Cave (Ardèche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Pike</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Christensen</w:t>
+                <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (3), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.604-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41561-020-0539-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-020-09484-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526752v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choosing rock art locations: geological parameters and social behavior. The example of Cussac Cave (Dordogne, France)</w:t>
               </w:r>
@@ -2641,295 +2641,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment je fais…une greffe intra-ovarienne de cortex ovarien par cœlioscopie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Owen</w:t>
+                <w:t xml:space="preserve">Development of a Fluid–Structure Coupling Validated with a Confined Fire: Application to Painted Caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zilberman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ferrier</w:t>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-S. Boudy</w:t>
+                <w:t xml:space="preserve">Axel Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47, pp.603 - 605. </w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (3), pp.1197-1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10694-019-00926-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488100v1</w:t>
+                <w:t xml:space="preserve">hal-03359739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Fluid–Structure Coupling Validated with a Confined Fire: Application to Painted Caves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+                <w:t xml:space="preserve">Comment je fais…une greffe intra-ovarienne de cortex ovarien par cœlioscopie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Owen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Sirieix</w:t>
+                <w:t xml:space="preserve">S. Zilberman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Bellivier</w:t>
+                <w:t xml:space="preserve">A.-S. Boudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (3), pp.1197-1227. </w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.603 - 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10694-019-00926-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2019.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359739v1</w:t>
+                <w:t xml:space="preserve">hal-03488100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vestiges humains gravettiens de la grotte de Gargas (Aventignan, France) : datations 14C AMS directes et contexte chrono-culturel</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,77 +3209,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 139, pp.144-159. </w:t>
@@ -3311,295 +3311,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the cave, drawing in black: wood charcoal analysis at Chauvet-Pont d'Arc</w:t>
+                <w:t xml:space="preserve">La grotte de Cussac (Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Fritz</w:t>
+                <w:t xml:space="preserve">Nathalie Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2017.222⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154, pp.16-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.5152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01877648v1</w:t>
+                <w:t xml:space="preserve">hal-02296358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Cussac (Dordogne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illuminating the cave, drawing in black: wood charcoal analysis at Chauvet-Pont d'Arc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Théry-Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+                <w:t xml:space="preserve">Stephanie Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fourment</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 154, pp.16-24. </w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (362), pp.320 - 333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.5152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2017.222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296358v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fertility outcomes in women experiencing severe complications after surgery for colorectal endometriosis</w:t>
               </w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3981,416 +3981,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of an experimental fire in an underground limestone quarry for the study of Paleolithic fires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+                <w:t xml:space="preserve">Aspects médico-économiques du dépistage échographique des malformations fœtales : revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Brodard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Durand-Zaleski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Jouannic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.021⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7-8), pp.408-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01978305v1</w:t>
+                <w:t xml:space="preserve">hal-04017398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feux de la grotte Chauvet-Pont d'Arc : approches expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardèche archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects médico-économiques du dépistage échographique des malformations fœtales : revue de la littérature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Guilbaud</w:t>
+                <w:t xml:space="preserve">Simulation of an experimental fire in an underground limestone quarry for the study of Paleolithic fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Durand-Zaleski</w:t>
+                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Jouannic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (7-8), pp.408-415. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2017.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017398v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Neanderthals in the Balkans: The infant radius from Kozarnika Cave (Bulgaria)</w:t>
               </w:r>
@@ -4778,90 +4778,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5046,77 +5046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin, Grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5165,364 +5165,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-based knife-edge beam diameter measurement to characterize X-ray beam profiles in reflection geometry</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lithostratigraphie et géoarchéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, suppl. n° 14, « La grotte d'Apons à Sarrance (Pyrénées-Atlantiques) : des derniers chasseurs cueilleurs aux premières sociétés agro-pastorales en vallée d'Aspe (8e au 2e millénaire avant notre ère) », pp.15-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743053v1</w:t>
+                <w:t xml:space="preserve">hal-01842872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Neanderthal constructions deep in Bruniquel Cave in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Verheyden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 534 (7605), pp.43-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature18291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithostratigraphie et géoarchéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence-based knife-edge beam diameter measurement to characterize X-ray beam profiles in reflection geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.98--101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sab.2016.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842872v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestión de las materias primas en la cueva de Gargás (Hautes-Pyrénées, Francia) : una economía de valle pirenaico en el Gravetiense</w:t>
               </w:r>
@@ -6097,319 +6097,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geophysical tool for the conservation of a decorated cave : a case study for the Lascaux Cave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When were the walls of the Chauvet Pont-d’Arc Cave heated? A chronological approach by thermoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Xu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Anita Quilès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
+                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Riss</w:t>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.283-292. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29, pp.36--47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/arp.1513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842631v1</w:t>
+                <w:t xml:space="preserve">hal-01743060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When were the walls of the Chauvet Pont-d’Arc Cave heated? A chronological approach by thermoluminescence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A geophysical tool for the conservation of a decorated cave : a case study for the Lascaux Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Quilès</w:t>
+                <w:t xml:space="preserve">Shan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Geneste</w:t>
+                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+                <w:t xml:space="preserve">Joëlle Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 29, pp.36--47. </w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.283-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/arp.1513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743060v1</w:t>
+                <w:t xml:space="preserve">hal-01842631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altérations et dépôts sur les parois de la grotte de Rouffignac : premiers résultats d'analyses</w:t>
               </w:r>
@@ -6546,51 +6546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Riss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6916,51 +6916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2010, pp.193-197</w:t>
@@ -7175,51 +7175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de Cussac (Le Buisson-de-Cadouin, Dordogne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,51 +7227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2011, pp.213-217</w:t>
@@ -7976,51 +7976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrology in Africa: role of the CAFMET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8123,51 +8123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. San Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8218,51 +8218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Comparison of mortality according to the revascularisation strategies and the symptom-to-management delay in ST-segment elevation myocardial infarction]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8382,51 +8382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8494,51 +8494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8619,51 +8619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9997,51 +9997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10346,90 +10346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation funéraire du bassin d'Arudy (Pyrénées-Atlantiques) au Néolithique moyen et final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10734,51 +10734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte laboratoire de Leye (Marquay, Dordogne) : un outil au service de la conservation des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10840,277 +10840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réel et le virtuel pour un rapprochement entre recherche et formation en master bio-géosciences (BGS) à l’université de Bordeaux : l’exemple du projet Immersion dans les terrains de l’anthropologie biologique et de la Préhistoire (ITAP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouteau Armance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réel et le virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 144e Congrès national des sociétés historiques et scientifiques, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th international rock art congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329267v1</w:t>
+                <w:t xml:space="preserve">hal-04252475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Le réel et le virtuel pour un rapprochement entre recherche et formation en master bio-géosciences (BGS) à l’université de Bordeaux : l’exemple du projet Immersion dans les terrains de l’anthropologie biologique et de la Préhistoire (ITAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th international rock art congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
+              <w:t xml:space="preserve">Le réel et le virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144e Congrès national des sociétés historiques et scientifiques, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252475v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une base de données de cavités du bassin versant de la Vézère (Dordogne, France) : un outil pour l’étude des faciès d’altération de paroi dans les grottes ornées</w:t>
               </w:r>
@@ -11480,103 +11480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures saisonnières d'altitude à l'âge du Bronze : l'exemple des Pyrénées occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"De la tombe au territoire" et actualités de la recherche : actes des 11e Rencontres Méridionales de Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11595,307 +11595,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-block analysis coupled to Laser-Induced Breakdown Spectroscopy for elemental characterization of geological materials from caves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Ammari</w:t>
+                <w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.06.052⟩</w:t>
+              <w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico, Oct 2016, Turin, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729817v1</w:t>
+                <w:t xml:space="preserve">hal-02542767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-block analysis coupled to Laser-Induced Breakdown Spectroscopy for elemental characterization of geological materials from caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t>
+              <w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Chamonix, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542767v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’échantillons géologiques par LIBS et XRF couplés à des méthodes chimiométriques</w:t>
               </w:r>
@@ -11920,51 +11920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12134,135 +12134,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a fire in a gallery of an archaeological cave (Chauvet-Pont d’Arc, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Gravettian Human remains from the Gargas cave (Hautes-Pyrénées, France): symbolic and chrono-archaeological context.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina San Juan-Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Vercoutère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CHT-15 : 6th International Symposium on Advances in Computational Heat Transfer, Rutgers University, New Brunswick, NJ, USA, 25-29 mai 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, New Brunswick, France. pp.4</w:t>
+              <w:t xml:space="preserve">XIXème Congrès international d’art rupestre - IFRAO 2015 - "Symboles dans le paysage: l’art rupestre et son contexte", Session Grottes et abris ornés à restes humains : deux types d'appropriation spirituelle de l’espace karstique (Feruglio V. et al., dir)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cáceres, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833402v1</w:t>
+                <w:t xml:space="preserve">hal-03112565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomeneralisation and corraloides: two calcitic facies involved in the conservation of Paleolithic rock art</w:t>
               </w:r>
@@ -12412,51 +12429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12492,402 +12509,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gravettian Human remains from the Gargas cave (Hautes-Pyrénées, France): symbolic and chrono-archaeological context.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of a fire in a gallery of an archaeological cave (Chauvet-Pont d’Arc, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Congrès international d’art rupestre - IFRAO 2015 - "Symboles dans le paysage: l’art rupestre et son contexte", Session Grottes et abris ornés à restes humains : deux types d'appropriation spirituelle de l’espace karstique (Feruglio V. et al., dir)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cáceres, Espagne</w:t>
+              <w:t xml:space="preserve">Proceedings of CHT-15 : 6th International Symposium on Advances in Computational Heat Transfer, Rutgers University, New Brunswick, NJ, USA, 25-29 mai 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, New Brunswick, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112565v1</w:t>
+                <w:t xml:space="preserve">hal-01833402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying ancient materials with multi-physics for preventive purposes. The case of prehistoric wall paintings.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between LIBS and XRF analyses of geological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léna Bassel</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAPHIA Cluster of Excellence Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8th Euro-Mediterranean Symposium on LIBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544031v1</w:t>
+                <w:t xml:space="preserve">hal-01729886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between LIBS and XRF analyses of geological samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying ancient materials with multi-physics for preventive purposes. The case of prehistoric wall paintings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Euro-Mediterranean Symposium on LIBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">LAPHIA Cluster of Excellence Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729886v1</w:t>
+                <w:t xml:space="preserve">hal-02544031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
               </w:r>
@@ -13037,51 +13037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten F. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13136,51 +13136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13251,277 +13251,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcitic facies on prehistoric cave walls: XRF and LIBS first analyses, Euroanalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
+                <w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroanalysis 2015, 18th European Conference on Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729885v1</w:t>
+                <w:t xml:space="preserve">hal-01729878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of the fires of the cave Chauvet-Pont d’Arc: contributions of the experiment and the digital simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baffier</w:t>
+                <w:t xml:space="preserve">Calcitic facies on prehistoric cave walls: XRF and LIBS first analyses, Euroanalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Ammari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
+              <w:t xml:space="preserve">Euroanalysis 2015, 18th European Conference on Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729878v1</w:t>
+                <w:t xml:space="preserve">hal-01729885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux éléments de chronologie relative et radionumérique à Cussac (Dordogne, France)</w:t>
               </w:r>
@@ -13721,398 +13721,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rubéfactions des parois de la grotte Chauvet : une histoire de chauffe ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grotte de Cussac (Dordogne) : l’influence du support sur le dispositif pariétal, les choix techniques et l’enregistrement des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Kervazo</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque MADAPCA, Micro Analyses et Datations de l’Art Préhistorique dans son Contexte Archéologique, MNHN-C2RMF, 16-18 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.233--235</w:t>
+              <w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress) congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Université de Burgos, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757452v1</w:t>
+                <w:t xml:space="preserve">hal-01729912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation of a fire in a simplified gallery of the Chauvet-Pont d’Arc cave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+                <w:t xml:space="preserve">Les rubéfactions des parois de la grotte Chauvet : une histoire de chauffe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The three-dimensions of archaeology : proceedings of the XVIIe UISPP World Congress (1-7 September 2014, Burgos, Spain). Vol. 7, Sessions A4b and A12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain. pp.49-60</w:t>
+              <w:t xml:space="preserve">Actes du colloque MADAPCA, Micro Analyses et Datations de l’Art Préhistorique dans son Contexte Archéologique, MNHN-C2RMF, 16-18 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.233--235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832861v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de Cussac (Dordogne) : l’influence du support sur le dispositif pariétal, les choix techniques et l’enregistrement des traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional simulation of a fire in a simplified gallery of the Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress) congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Université de Burgos, Espagne</w:t>
+              <w:t xml:space="preserve">The three-dimensions of archaeology : proceedings of the XVIIe UISPP World Congress (1-7 September 2014, Burgos, Spain). Vol. 7, Sessions A4b and A12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729912v1</w:t>
+                <w:t xml:space="preserve">hal-01832861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques applications de la DRX dans le domaine de l'archéologie à PACEA</w:t>
               </w:r>
@@ -14223,51 +14223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du faciès thermique des parois de la grotte Chauvet Pont-d'Arc (Ardèche) à la caractérisation des feux : expérimentations dans la carrière souterraine de Lugasson (Entre-Deux-Mers, Gironde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14467,260 +14467,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camille Bourdier</w:t>
+                <w:t xml:space="preserve">Introduction : cultures et environnements paléolithiques : mobilité et gestion des territoires des chasseurs-cueilleurs en Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.49-54</w:t>
+              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01919004v1</w:t>
+                <w:t xml:space="preserve">hal-01833949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : cultures et environnements paléolithiques : mobilité et gestion des territoires des chasseurs-cueilleurs en Quercy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+                <w:t xml:space="preserve">Un outil de relevés 3D partagé en ligne : premières applications pour l’art et la taphonomie des parois ornées de la grotte de Cussac (ArTaPOC / programme LaScArBx)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.13-19</w:t>
+              <w:t xml:space="preserve">Virtual retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Vergnieux, Nov 2013, Pessac, France. pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833949v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01919004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des études géologiques dans les sites archéologiques du Quercy : apports à la connaissance des occupations : paléoenvironnements physiques et fiabilité des séries</w:t>
               </w:r>
@@ -14831,90 +14831,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'impact thermomécanique d'un feu expérimental en carrière calcaire souterraine. Implications pour l'étude des feux paléolithiques de la grotte Chauvet-Pont-d'Arc (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14956,64 +14956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characterization and TL-dating of ressened walls of the Chauvet Cave (Ardèche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15081,77 +15081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15474,51 +15474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art pléistocène dans le monde. Actes du Congrès IFRAO, Tarascon-sur-Ariège, septembre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Tarascon-sur-Ariège, France. pp.192-193</w:t>
@@ -15547,77 +15547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif de recherche « Grotte de Cussac » (Dordogne, France) : étude d’une cavité ornée à vestiges humains du Gravettien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat ✝</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15698,51 +15698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16552,51 +16552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte Chauvet (Ardèche - France) : Les dépôts de la Salle Hillaire et le occupations préhistoriques associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16703,51 +16703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17065,277 +17065,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léna Bassel</w:t>
+                <w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Péchev</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Colloque Rayons X et Matière</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561156v1</w:t>
+                <w:t xml:space="preserve">hal-02443377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Bassel</w:t>
+                <w:t xml:space="preserve">Revêtement de calcite sur les parois des grottes ornées préhistoriques : caractérisation structurale du mondmilch à l’aide du rayonnement synchrotron. Démarche méthodologique et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Péchev</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Péchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière 2019</w:t>
+              <w:t xml:space="preserve">XIIIème Colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443377v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation multiphysique des concrétions calcitiques endokarstiques de la grotte laboratoire de Leye: intérêt pour les grottes ornées paléolithiques</w:t>
               </w:r>
@@ -17373,51 +17373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
@@ -17446,77 +17446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian human remains from Gargas (Hautes-Pyrénées, France). Implication for biological diversity and mortuary practices during the Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Natahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17597,51 +17597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten F. Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17696,103 +17696,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les parois de la Grotte Chauvet Pont-d’Arc ont elles été chauffées ? Une approche chronologique par thermoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GMPCA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
@@ -17879,51 +17879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17984,64 +17984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte d'Apons à Sarrance (Pyrénées-Atlantiques) : des derniers chasseurs cueilleurs aux premières sociétés agro-pastorales en vallée d'Aspe (8e au 2e millénaire avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18246,51 +18246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18370,51 +18370,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie des Panneaux rouges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18620,51 +18620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18771,51 +18771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19021,716 +19021,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 18. Galerie des Mégacéros</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Cartes 7-8 Salle des Bauges (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.205-212, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480807v1</w:t>
+                <w:t xml:space="preserve">hal-03022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartes 7-8 Salle des Bauges (partie sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+                <w:t xml:space="preserve">Carte 18. Galerie des Mégacéros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-282, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2560-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022106v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La carte intégrée des sols : principes et sémiologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), pp.45-84, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Documents d’Archéologie Française, pp.253-258, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03115700v1</w:t>
+                <w:t xml:space="preserve">hal-03022073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+                <w:t xml:space="preserve">La carte intégrée des sols : principes et sémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), pp.45-84, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032445v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 14 Salle Hillaire (partie sud)</w:t>
+                <w:t xml:space="preserve">Carte 14. Salle Hillaire (Partie sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Delannoy, J.J.; Geneste, J.M. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy; Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monographie de la grotte Chauvet-Pont d’Arc, vol 1 Atlas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-254, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.50040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022073v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 9 Salle des Bauges (quart nord-est)</w:t>
               </w:r>
@@ -19884,51 +19884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19974,77 +19974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle Brunel (partie sud) de la Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20099,77 +20099,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salle Brunel (partie nord) de la Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20254,51 +20254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20357,51 +20357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20409,82 +20409,82 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-233, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20499,64 +20499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 15. Salle Hillaire (partie Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20582,51 +20582,51 @@
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des SCiences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.258-263, 2020, Monographie de la Grotte Chauvet-Pont-d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20641,90 +20641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20770,90 +20770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation funéraire du bassin d'Arudy (Pyrénées-Atlantiques) au Néolithique moyen et final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21028,90 +21028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre montagne et piémont, témoignages agropastoraux du Néolithique à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21218,51 +21218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vercoutere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFRAO, XIX International Rock Art Conference "Symbols in the Landscape: Rock Art and its Context", Session 19: "Cave and shelters with Rock Art and human remains: a spiritual appropriation of the karstic space?" Càceres, 31 August-4 September 2015,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.425-426, 2015, ARKEOS 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21399,51 +21399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratigraphie des dépôts du Paléolithique moyen de la grotte Temnata.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ginter, B., Koslowski, J.K., Guadelli, J.-L., Sirakova, S. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temnata Cave, Excavations in Karlukovo Karst Area, Bulgaria. vol.3. Middle Palaeolithic sequence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Avalon, Sofia, pp.13-30, 2011</w:t>
@@ -22027,51 +22027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22143,51 +22143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22403,51 +22403,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude taphonomique des sols et des parois, Grotte Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22674,51 +22674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maksud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22805,51 +22805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23028,64 +23028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007, 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23146,64 +23146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 26p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -23251,51 +23251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23343,51 +23343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude géologique et karstologique de la cavité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23455,263 +23455,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00369115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grotte Chauvet - Etude géologique et karstologique de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Perrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003, 18p</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00369119v1</w:t>
+                <w:t xml:space="preserve">hal-00115679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte Chauvet - Etude géologique et karstologique de la cavité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Perroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2003</w:t>
+              <w:t xml:space="preserve">2003, 18p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115679v1</w:t>
+                <w:t xml:space="preserve">halsde-00369119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géologique et karstologique de la cavité</w:t>
               </w:r>
@@ -23736,51 +23736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24017,51 +24017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2024, pp.197-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24257,51 +24257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Génuite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication, DRAC-SRA Occitanie (Toulouse). 2023, pp.109-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24366,51 +24366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24623,51 +24623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS-Univ. Bordeaux I; Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2010, 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24745,51 +24745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] MAE, Projet de recherche conjoint CNRS-Univ. Bordeaux I / Institut d’Archéologie et Musée de l’Académie bulgare des Sciences. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -24984,51 +24984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Portais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.52.2.2442" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1HLHQ9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crestani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdel Wahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kolanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoab003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mindeguia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Breban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Boudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoaa023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touboul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.03.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488100v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zilberman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boudy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.04.003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00926-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02144762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alzahrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. d'Argent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bendifallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex375" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7468-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017398v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouannic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.06.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.06.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842872v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Roger S&#233;ronie-Vivien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.06.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0DL49QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842631v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1513" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WSSF655-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743060v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quil&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH7PVXK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Large" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ4JKDMG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lowe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cullen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204579109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berrada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0496-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labarere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.11013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1991.36.4.0657" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pechev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Dimitrova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697466v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;chev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329267v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cheng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729817v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729816v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833402v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03112565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544031v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729886v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544038v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729885v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272153v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry-Gambier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kaltnecker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klaric" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757452v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kervazo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729912v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Berthet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441390v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00590923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leblanc Jean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136044v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elka Anastassova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150105v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005152v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376223v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561156v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02443377v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085831v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561435v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burnez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fischer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115700v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115732v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03931779v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132214v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan&#8211;foucher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercoutere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650624v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654584v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486658v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346185v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimira Taneva" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466906v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taneva" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136038v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marambat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Panczer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369050v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358619v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369099v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369102v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369111v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369115v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369119v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115679v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369123v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148153v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbazza" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898915v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimitrova" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995390v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Portais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.52.2.2442" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2913" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1HLHQ9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crestani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdel Wahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kolanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoab003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mindeguia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Breban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Boudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoaa023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00926-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zilberman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boudy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02144762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alzahrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. d'Argent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bendifallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex375" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7468-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouannic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.06.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.06.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Roger S&#233;ronie-Vivien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.06.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0DL49QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quil&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH7PVXK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WSSF655-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Large" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ4JKDMG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lowe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cullen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204579109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berrada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0496-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labarere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.11013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1991.36.4.0657" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pechev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Dimitrova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697466v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;chev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329267v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cheng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729816v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03112565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833402v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729886v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544031v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544038v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729885v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272153v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry-Gambier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kaltnecker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klaric" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757452v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kervazo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Berthet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441390v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00590923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leblanc Jean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136044v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elka Anastassova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150105v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005152v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376223v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02443377v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561156v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085831v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561435v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burnez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fischer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115732v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03931779v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132214v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan&#8211;foucher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercoutere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650624v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654584v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486658v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346185v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimira Taneva" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466906v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taneva" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136038v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marambat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Panczer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369050v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358619v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369099v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369102v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369111v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369115v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115679v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369119v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369123v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148153v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbazza" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898915v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimitrova" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995390v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>