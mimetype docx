--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1289,307 +1289,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03751923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Laà 2 à Arudy (64) : les occupations du Mésolithique et du Néolithique final dans leurs contextes chronoculturels</w:t>
+                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Dumontier</w:t>
+                <w:t xml:space="preserve">Mona Le luyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Courtaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Armand</w:t>
+                <w:t xml:space="preserve">Sébastien Villotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Convertini</w:t>
+                <w:t xml:space="preserve">Sélim Natahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thibeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.2913⟩</w:t>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Entre vivants et morts : regards croisés sur une frontière relative et fluctuante, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615782v1</w:t>
+                <w:t xml:space="preserve">hal-03621005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandible and teeth characterization of the Gravettian child from Gargas, France</w:t>
+                <w:t xml:space="preserve">La grotte de Laà 2 à Arudy (64) : les occupations du Mésolithique et du Néolithique final dans leurs contextes chronoculturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona Le luyer</w:t>
+                <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Villotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+                <w:t xml:space="preserve">Patrice Courtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélim Natahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Thibeault</w:t>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.2913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bmsap.9810⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621005v1</w:t>
+                <w:t xml:space="preserve">hal-03615782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short anogenital distance on MRI is a marker of endometriosis</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan - Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3758,51 +3758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4370,429 +4370,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Neanderthals in the Balkans: The infant radius from Kozarnika Cave (Bulgaria)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cussac Cave (Dordogne, France): The role of the rock support in the parietal art distribution, technical choices, and intentional and unintentional marks on the cave walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Konik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Sirakov</w:t>
+                <w:t xml:space="preserve">Marie Ballade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleta Guadelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Svoboda Sirakova</w:t>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 430, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652862v1</w:t>
+                <w:t xml:space="preserve">hal-02140140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cussac Cave (Dordogne, France): The role of the rock support in the parietal art distribution, technical choices, and intentional and unintentional marks on the cave walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Mauran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.04.002⟩</w:t>
+              <w:t xml:space="preserve">ACTA IMEKO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140140v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Evidence of Neanderthals in the Balkans: The infant radius from Kozarnika Cave (Bulgaria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Sirakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleta Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Queffelec</w:t>
+                <w:t xml:space="preserve">Svoboda Sirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTA IMEKO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.54 - 62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140149v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chronology of human and animal presence in the decorated and sepulchral cave of Cussac (France)</w:t>
               </w:r>
@@ -4817,51 +4817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,51 +5668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,51 +6968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Henry-Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique de la Région Aquitaine </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2010, pp.193-197</w:t>
@@ -7585,51 +7585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanka Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svoboda Sirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7856,51 +7856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanka Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svoboda Sirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9497,51 +9497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9773,51 +9773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleta Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évolution de la biodiversité depuis plus d’un million d’années et rapports entre l’Homme et son environnement sur le littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
@@ -10010,51 +10010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10122,51 +10122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10260,51 +10260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10346,90 +10346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation funéraire du bassin d'Arudy (Pyrénées-Atlantiques) au Néolithique moyen et final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Rock Art Congress, IFRAO, 1G : Public policies and rock art : between research and preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Valacamonica, Italy</w:t>
@@ -10840,277 +10840,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ferrier</w:t>
+                <w:t xml:space="preserve">Le réel et le virtuel pour un rapprochement entre recherche et formation en master bio-géosciences (BGS) à l’université de Bordeaux : l’exemple du projet Immersion dans les terrains de l’anthropologie biologique et de la Préhistoire (ITAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryelle Bessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Caux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th international rock art congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
+              <w:t xml:space="preserve">Le réel et le virtuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 144e Congrès national des sociétés historiques et scientifiques, May 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252475v1</w:t>
+                <w:t xml:space="preserve">hal-05329267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réel et le virtuel pour un rapprochement entre recherche et formation en master bio-géosciences (BGS) à l’université de Bordeaux : l’exemple du projet Immersion dans les terrains de l’anthropologie biologique et de la Préhistoire (ITAP)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cochard</w:t>
+                <w:t xml:space="preserve">Cussac cave. Choosing the location of the decorated panels: geological determinism or cultural determinism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouteau Armance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Feruglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bourdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le réel et le virtuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 144e Congrès national des sociétés historiques et scientifiques, May 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th international rock art congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFRAO, Aug 2018, Val Camonica, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329267v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d’une base de données de cavités du bassin versant de la Vézère (Dordogne, France) : un outil pour l’étude des faciès d’altération de paroi dans les grottes ornées</w:t>
               </w:r>
@@ -11480,103 +11480,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sépultures saisonnières d'altitude à l'âge du Bronze : l'exemple des Pyrénées occidentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"De la tombe au territoire" et actualités de la recherche : actes des 11e Rencontres Méridionales de Préhistoire récente, Montpellier, 25-27 septembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France. pp.153-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11601,51 +11601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photons and electrons for the study of a white veil covering some walls in prehistoric caves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11653,78 +11653,78 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Mauran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO International Conference on Metrology for Archaeology and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico, Oct 2016, Turin, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21014/acta_imeko.v6i3.483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542767v1</w:t>
@@ -11787,51 +11787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Laser-Induced Breakdown Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Chamonix, France. </w:t>
@@ -11933,51 +11933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Namur, Belgique</w:t>
@@ -12166,51 +12166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina San Juan-Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12317,51 +12317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe International Rock Art Conference IFRAO 2015: "Symbols in the Landscape: Rock Art and its Context"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Caceres, Spain</w:t>
@@ -12416,51 +12416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12649,51 +12649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12748,51 +12748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying ancient materials with multi-physics for preventive purposes. The case of prehistoric wall paintings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ballade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13050,51 +13050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès annuel Chimiométrie XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Genêve, Jan 2015, Genêve, Switzerland</w:t>
@@ -13136,51 +13136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche taphonomique des loci à restes humains de la grotte de Cussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13421,51 +13421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette-Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13753,51 +13753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Konik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ballade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13846,303 +13846,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rubéfactions des parois de la grotte Chauvet : une histoire de chauffe ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Three-dimensional simulation of a fire in a simplified gallery of the Chauvet-Pont d’Arc cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lacanette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du colloque MADAPCA, Micro Analyses et Datations de l’Art Préhistorique dans son Contexte Archéologique, MNHN-C2RMF, 16-18 novembre 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.233--235</w:t>
+              <w:t xml:space="preserve">The three-dimensions of archaeology : proceedings of the XVIIe UISPP World Congress (1-7 September 2014, Burgos, Spain). Vol. 7, Sessions A4b and A12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757452v1</w:t>
+                <w:t xml:space="preserve">hal-01832861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional simulation of a fire in a simplified gallery of the Chauvet-Pont d’Arc cave</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+                <w:t xml:space="preserve">Les rubéfactions des parois de la grotte Chauvet : une histoire de chauffe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kervazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The three-dimensions of archaeology : proceedings of the XVIIe UISPP World Congress (1-7 September 2014, Burgos, Spain). Vol. 7, Sessions A4b and A12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain. pp.49-60</w:t>
+              <w:t xml:space="preserve">Actes du colloque MADAPCA, Micro Analyses et Datations de l’Art Préhistorique dans son Contexte Archéologique, MNHN-C2RMF, 16-18 novembre 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France. pp.233--235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832861v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques applications de la DRX dans le domaine de l'archéologie à PACEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ajas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,51 +14607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Feruglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Ballade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14700,277 +14700,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01919004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des études géologiques dans les sites archéologiques du Quercy : apports à la connaissance des occupations : paléoenvironnements physiques et fiabilité des séries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
+                <w:t xml:space="preserve">Simulation de l'impact thermomécanique d'un feu expérimental en carrière calcaire souterraine. Implications pour l'étude des feux paléolithiques de la grotte Chauvet-Pont-d'Arc (Ardèche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mindeguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.37-66</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834512v1</w:t>
+                <w:t xml:space="preserve">hal-03441390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'impact thermomécanique d'un feu expérimental en carrière calcaire souterraine. Implications pour l'étude des feux paléolithiques de la grotte Chauvet-Pont-d'Arc (Ardèche)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Bilan des études géologiques dans les sites archéologiques du Quercy : apports à la connaissance des occupations : paléoenvironnements physiques et fiabilité des séries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.37-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441390v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal characterization and TL-dating of ressened walls of the Chauvet Cave (Ardèche, France)</w:t>
               </w:r>
@@ -15107,51 +15107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15573,51 +15573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Aujoulat ✝</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Deguilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16453,51 +16453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanka Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svoboda Sirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elka Anastassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17097,51 +17097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17222,51 +17222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Bassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17360,51 +17360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ammari Ammari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17446,77 +17446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravettian human remains from Gargas (Hautes-Pyrénées, France). Implication for biological diversity and mortuary practices during the Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Villotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Natahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Vercoutère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17623,51 +17623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lacanette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chapoulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciX 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Providence, United States</w:t>
@@ -17984,64 +17984,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte d'Apons à Sarrance (Pyrénées-Atlantiques) : des derniers chasseurs cueilleurs aux premières sociétés agro-pastorales en vallée d'Aspe (8e au 2e millénaire avant notre ère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20222,172 +20222,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03115737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base de l’Éboulis d’Entrée de la grotte Chauvet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gely</w:t>
+                <w:t xml:space="preserve">Carte 15. Salle Hillaire (partie Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrier Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
+              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des SCiences de l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.258-263, 2020, Monographie de la Grotte Chauvet-Pont-d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03115732v1</w:t>
+                <w:t xml:space="preserve">hal-03032452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte 11. Galerie du Cactus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20463,199 +20476,186 @@
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.228-233, 2020, Monographie de la grotte Chauvet-Pont d'Arc, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carte 15. Salle Hillaire (partie Nord)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Base de l’Éboulis d’Entrée de la grotte Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Debard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrier Catherine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Debard</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kervazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Jacques Delannoy et Jean-Michel Geneste. </w:t>
+              <w:t xml:space="preserve">Editions de la Maison des Sciences de l’Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas de la grotte Chauvet-Pont d'Arc</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.258-263, 2020, Monographie de la Grotte Chauvet-Pont-d'Arc, 978-2-7351-2533-3</w:t>
+              <w:t xml:space="preserve">Atlas de la Grotte Chauvet-Pont d'Arc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111 (1), pp.384, 2020, Coll. Documents de l’archéologie française, 978-2-7351-2533-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032452v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03115732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Buisson-de-Cadouin. Grotte de Cussac.</w:t>
               </w:r>
@@ -20770,90 +20770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation funéraire du bassin d'Arudy (Pyrénées-Atlantiques) au Néolithique moyen et final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21028,90 +21028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre montagne et piémont, témoignages agropastoraux du Néolithique à l’âge du Fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumontier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Courtaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Convertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ferrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21756,51 +21756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Sirakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svoboda Sirakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanka Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24984,51 +24984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Portais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.52.2.2442" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2913" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1HLHQ9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crestani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdel Wahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kolanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoab003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mindeguia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Breban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Boudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoaa023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00926-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zilberman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boudy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02144762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alzahrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. d'Argent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bendifallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex375" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7468-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouannic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.06.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652862v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.06.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Roger S&#233;ronie-Vivien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.06.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0DL49QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quil&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH7PVXK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WSSF655-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Large" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ4JKDMG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lowe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cullen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204579109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berrada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0496-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labarere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.11013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1991.36.4.0657" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pechev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Dimitrova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697466v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;chev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329267v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cheng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729816v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03112565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833402v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729886v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544031v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544038v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729885v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272153v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry-Gambier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kaltnecker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klaric" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757452v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kervazo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832861v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834512v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Berthet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441390v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00590923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leblanc Jean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136044v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elka Anastassova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150105v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005152v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376223v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02443377v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561156v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085831v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561435v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burnez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fischer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115732v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03931779v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132214v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan&#8211;foucher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercoutere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650624v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654584v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486658v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346185v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimira Taneva" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466906v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taneva" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136038v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marambat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Panczer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369050v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358619v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369099v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369102v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369111v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369115v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115679v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369119v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369123v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148153v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbazza" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898915v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimitrova" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995390v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G&#233;nuite" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Verheyden" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burlet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109866" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709038v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Vandevelde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rueff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafit Kedar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Higginbottom" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709044v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#170; &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104511" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bassel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salmon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Portais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bousquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/1827-806X.52.2.2442" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086896v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Medina Alcaide" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Intxaurbe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32544-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958849v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deldicque" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Rouzaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria &#193;ngeles Medina-Alcaide" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916825v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryelle Bessou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Couture" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8825" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Brochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Feruglio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Konik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03751923v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Heydari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Sirakov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107645" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Le&#160;luyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Villotte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Natahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thibeault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.9810" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615782v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumontier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.2913" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1HLHQ9PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03148338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crestani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Abdel Wahab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arfi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ploteau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kolanska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoab003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307913v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salmon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mindeguia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacanette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2020.103806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287568v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pastre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Debard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fialin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard G&#233;ly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.52" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Breban" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-S Boudy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hropen/hoaa023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giardini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Banerdt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pike" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-020-0539-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Hini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Owen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arfi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Touboul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2020.03.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mindeguia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblanc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-020-09484-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouteau Armance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2019.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bellivier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-019-00926-5" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zilberman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boudy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.04.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250278v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vercout&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14981" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02144762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Mauran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12434" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2019.01.025" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5152" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01877648v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Thiebault" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fritz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.222" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Roman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Alzahrani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. d'Argent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bendifallah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex375" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.559" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520165v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Motto-Ros" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trichard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pelascini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7468-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilbaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durand-Zaleski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Jouannic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.06.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auguin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aujoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellivier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978305v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Brodard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.05.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140140v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ballade" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21014/acta_imeko.v6i3.483" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652862v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tillier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleta Guadelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svoboda Sirakova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.06.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346049v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.7717" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842936v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457213v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Cheng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature18291" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743053v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2016.02.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842607v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan-Foucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Roger S&#233;ronie-Vivien" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743036v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.06.052" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0DL49QH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842596v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kervazo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842608v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743060v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quil&#232;s" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geneste" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baffier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH7PVXK4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842631v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Xu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lacanette-Puyo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Riss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2WSSF655-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plassard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reiche" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842798v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Large" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646113v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.10.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XJ4JKDMG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842991v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lowe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Barton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blockley" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bronk Ramsey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria L. Cullen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1204579109" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842992v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842863v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842845v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00521024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Sirakov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanka Ivanova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676530v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sirakov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guadelli" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sirakova" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2010.02.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHDJ9J26-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00542924v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03428215v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berrada" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hassani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00769-009-0496-9" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369326v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercout&#232;re" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198771v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Belle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Labarere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vanzetto" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00113367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Debard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00117047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280523v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tournepiche" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1999.11013" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476528v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rassoulzadegan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.1991.36.4.0657" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343399v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Fuentes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556805v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Arriolabengoa" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Garate" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746156v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burlet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04380606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697465v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pechev" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376964v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Dimitrova" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862921v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Ajas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697466v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;chev" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440440v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949749v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252465v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252459v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armance Jouteau" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534347v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329267v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Caux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252475v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541495v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Chadelle" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cheng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085830v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542767v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrier Catherine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729817v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544028v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ammari Ammari" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729816v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03112565v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729884v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833402v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729886v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544031v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833233v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544038v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten F. Ammari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264016v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30861/9780860549918" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729878v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729885v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272153v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Henry-Gambier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Kaltnecker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Klaric" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078400v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729912v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832861v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757452v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kervazo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011926v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Bos" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729424v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272152v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brodard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boucher" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daniel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833949v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919004v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441390v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834512v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Berthet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Camus" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729478v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834279v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831795v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922825v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Aujoulat &#10013;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00590923v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466657v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leblanc Jean" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494329v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466722v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438069v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Foucher" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199043v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Perroux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136044v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elka Anastassova" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150105v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00364331v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005152v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376223v2" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02443377v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561156v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav P&#233;chev" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085831v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561435v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539089v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931927v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Geneste" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clottes" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109159v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Mai-Anh Bui" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757027v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burnez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Villes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fischer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899060v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063076v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tosello" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Az&#233;ma" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063071v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063073v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05063355v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05098417v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignaud" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Duday" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jallet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.trabucaire.com/boutique/nouveautes/la-necropole-du-camp-del-ginebre-caramany-pyrenees-orientales-entre-catalogne-et-languedoc-autour-du-ve-millenaire/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022106v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480807v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100204910&amp;amp;fa" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50075" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022073v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115700v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032445v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/fr/diffusion-des-savoirs/30808" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.50040" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038214v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Debard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115724v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sadier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115734v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115737v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032452v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032428v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gely" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060111v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Genty" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03931779v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02477633v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge David" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Battesti" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Corb&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838019v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepasdoiseau.fr/estives-ossau/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132214v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. San Juan&#8211;foucher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vercoutere" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650624v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00654584v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466914v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Popov" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00486658v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346052v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346185v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanimira Taneva" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466906v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taneva" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111925v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136038v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laville" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marambat" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Panczer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331469v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369050v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00358619v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369099v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369102v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369111v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369115v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115679v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369119v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369123v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157193v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline M. J. Schotsmans" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517337v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755011v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gardeur" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garcia-Tarac" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517290v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517253v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Puig" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148153v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbazza" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco D&#8217;errico" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898915v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dimitrova" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995390v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Guadelli" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>