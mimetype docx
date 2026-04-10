--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Catherine Garnier </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargée de Recherches Hors Classe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -126,3041 +132,3041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
+                <w:t xml:space="preserve">Deep Investigation of the Effect of DAC Modified by Horner-Wadsworth-Emmons Olefination on the Water Swelling Properties and Strength of Its Hydrogel Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boussif Ahmed Yassine</w:t>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+                <w:t xml:space="preserve">Ahmed Yassine Boussif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samir Errahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Latifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Larbi Belachemi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 343, pp.122504. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (4), pp.1791-1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c06607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683435v1</w:t>
+                <w:t xml:space="preserve">hal-05586517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses proteins for the food of the future: innovative multi-scale and multi-component approaches</w:t>
+                <w:t xml:space="preserve">Preparation of superabsorbent composite(s) based on dialdehyde cellulose extracted from banana fiber waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Boussif Ahmed Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bezbiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Belachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+                <w:t xml:space="preserve">Céline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 343, pp.122504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737488v1</w:t>
+                <w:t xml:space="preserve">hal-04683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t>
+                <w:t xml:space="preserve">Pulses proteins for the food of the future: innovative multi-scale and multi-component approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lagneau</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Terriac</w:t>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tournier</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-J. Helesbeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991398v1</w:t>
+                <w:t xml:space="preserve">hal-04737488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and microstructural characterization of batters and sponge cakes fortified with pea proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Assad Bustillos</w:t>
+                <w:t xml:space="preserve">P. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jonchère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">J-J. Helesbeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105553⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625003v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and microstructural characterization of batters and sponge cakes fortified with pea proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assad Bustillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Camille Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Alvarado</w:t>
+                <w:t xml:space="preserve">Anne-Laure Réguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101, pp.105553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618559v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcarriers Based on Glycosaminoglycan-Like Marine Exopolysaccharide for TGF-beta1 Long-Term Protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobility of pectin methylesterase in pectin/cellulose gels is enhanced by the presence of cellulose and by its catalytic capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+                <w:t xml:space="preserve">Camille Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Godin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Sinquin</w:t>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mar. Drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md17010065⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12551), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49108-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01988219v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified acid milk gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcarriers Based on Glycosaminoglycan-Like Marine Exopolysaccharide for TGF-beta1 Long-Term Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+                <w:t xml:space="preserve">Mathilde Godin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+                <w:t xml:space="preserve">Laetitia Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+                <w:t xml:space="preserve">Corinne Sinquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.007⟩</w:t>
+              <w:t xml:space="preserve">Mar. Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md17010065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048856v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01988219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein aggregates modulate the texture of emulsified and acidified acid milk gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Christoph</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Famelart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Camille Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 350, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.176-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.05.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124304v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
+                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Tecante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577106v1</w:t>
+                <w:t xml:space="preserve">hal-02621202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
+                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Tecante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621202v1</w:t>
+                <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dextran with unique rheological properties produced by the dextransucrase from Oenococcus kitaharae DSM 17330</w:t>
+                <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
+                <w:t xml:space="preserve">Sarah Christoph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Grimaud</w:t>
+                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Claverie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 179, pp.10-18. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.05.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886437v1</w:t>
+                <w:t xml:space="preserve">hal-02124304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically driven modulation of the reinforcement of agarose hydrogels by cellulose nanowhiskers</w:t>
+                <w:t xml:space="preserve">A dextran with unique rheological properties produced by the dextransucrase from Oenococcus kitaharae DSM 17330</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin J. Le Goff</w:t>
+                <w:t xml:space="preserve">Marlène Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 133 (8), pp.1401-1405. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.10-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/APP.43063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631665v1</w:t>
+                <w:t xml:space="preserve">hal-01886437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la formulation et du process sur la qualité des cakes : étude du rassissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+                <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries des Céréales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Loisel</w:t>
+                <w:t xml:space="preserve">Electrostatically driven modulation of the reinforcement of agarose hydrogels by cellulose nanowhiskers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin J. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (8), pp.1401-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/APP.43063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353183v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Hesso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevallier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02520117v1</w:t>
+                <w:t xml:space="preserve">hal-02353183v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sociale des écosystèmes marins côtiers à partir de dessins d’enfants. Une étude comparative entre Tuléar (Madagascar) et Perpignan (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
+                <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgeta Stoica</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TrajEthos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.31-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foostr.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907104v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentation sociale des écosystèmes marins côtiers à partir de dessins d’enfants. Une étude comparative entre Tuléar (Madagascar) et Perpignan (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foucquier</w:t>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Georgeta Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mackie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TrajEthos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (1), pp.49-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195504v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available water in konjac glucomannan-starch mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635499v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Available water in konjac glucomannan-starch mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Quéveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639271v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelling of cellulose nanowhiskers in aqueous suspension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Jacques Le Goff</w:t>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Jouanneau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.40676⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640097v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale study of enzyme diffusion in macromolecular solutions and physical gels of pectin polysaccharides</w:t>
+                <w:t xml:space="preserve">Gelling of cellulose nanowhiskers in aqueous suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+                <w:t xml:space="preserve">Kevin Jacques Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Steenkeste</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (20), pp.5110-5118. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 131 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sm00058c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.40676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643909v1</w:t>
+                <w:t xml:space="preserve">hal-02640097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-scale study of enzyme diffusion in macromolecular solutions and physical gels of pectin polysaccharides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Kansci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Steenkeste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (20), pp.5110-5118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sm00058c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391140v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and properties of biopolymer-silica hybrid materials: The example of pectin-based biodegradable hydrogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouria Agoudjil</w:t>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Sicard</w:t>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (12), pp.2521-2529. </w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (2), pp.591-597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1351/PAC-CON-11-11-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461423v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of cellulose/pectins composites. Implication for structural and mechanical properties of cell wall</w:t>
               </w:r>
@@ -3172,64 +3178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueba Agoda-Tandjawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3270,869 +3276,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour and microstructure of microfibrillated cellulose suspensions/low-methoxyl pectin mixed systems. Effect of calcium ions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Design and properties of biopolymer-silica hybrid materials: The example of pectin-based biodegradable hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouria Agoudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.021⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (12), pp.2521-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/PAC-CON-11-11-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652715v1</w:t>
+                <w:t xml:space="preserve">hal-01461423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of kappa-carrageenan under different conformations induced by several concentrations of potassium ion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rheological behaviour and microstructure of microfibrillated cellulose suspensions/low-methoxyl pectin mixed systems. Effect of calcium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueba Agoda-Tandjawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.05.003⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1045-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645596v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of calcium on pectin methylesterase behaviour in the presenceof medium methylated pectins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (4), pp.1657 - 1664. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological characterization of microfibrillated cellulose suspensions after freezing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology and microstructure of kappa-carrageenan under different conformations induced by several concentrations of potassium ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Núñez-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.11.045⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668486v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological behaviour of low-methoxyl pectin gels over an extended frequency window</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Rheological characterization of microfibrillated cellulose suspensions after freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gueba Agoda-Tandjawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Piazza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Bérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Blassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.09.015⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (3), pp.677-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665191v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
+                <w:t xml:space="preserve">Rheological behaviour of low-methoxyl pectin gels over an extended frequency window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jiabril Gigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laura Piazza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44, pp.1809-1817. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (5), pp.1406-1412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441596v1</w:t>
+                <w:t xml:space="preserve">hal-02665191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation of high methoxy pectin in the presence of pectin methylesterases and calcium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Slavov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77, pp.876-884. </w:t>
@@ -4164,1264 +4158,1410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
+                <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pontoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (1), pp.223-232. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1809-1817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656932v1</w:t>
+                <w:t xml:space="preserve">hal-01441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pontoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.02.012⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.223-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663435v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology-structure properties of waxy maize starch-gellan mixtures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (8), pp.1223-1230. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65, pp.510-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660186v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation of globular protein in presence of low methoxyl pectin : effect of Na+ and/or Ca2+ ions on rheology and microstructure of the systems</w:t>
+                <w:t xml:space="preserve">Rheology-structure properties of waxy maize starch-gellan mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Donato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A.I. Rodriguez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Novales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Doublier</w:t>
+                <w:t xml:space="preserve">A. Tecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 19 (3), pp.549-556</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 20 (8), pp.1223-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672123v1</w:t>
+                <w:t xml:space="preserve">hal-02660186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gelation of globular protein in presence of low methoxyl pectin : effect of Na+ and/or Ca2+ ions on rheology and microstructure of the systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 139 (1), pp.397-407</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669834v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the NaCl or CaCl2 concentration on the structure of heat-set bovine serum albumin gels at pH 7</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Zykwinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Taco Nicolai</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 139 (1), pp.397-407</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682285v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat-induced gelation of bovine serum albumin/low-methoxyl pectin systems and the effect of calcium ions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the NaCl or CaCl2 concentration on the structure of heat-set bovine serum albumin gels at pH 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Doublier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 6 (1), pp.374-385</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.2157-2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm050132q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681663v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iota-carrageenan/casein micelles interactions: evidence at different scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heat-induced gelation of bovine serum albumin/low-methoxyl pectin systems and the effect of calcium ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Novales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (1), pp.374-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0927-7765(03)00137-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01632242v1</w:t>
+                <w:t xml:space="preserve">hal-02681663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparation de phase, rhéologie et structures des mélanges caseine micellaire-gallactomannanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iota-carrageenan/casein micelles interactions: evidence at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Camille Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 31 (1-4), pp.177-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0927-7765(03)00137-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686346v1</w:t>
+                <w:t xml:space="preserve">hal-01632242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séparation de phase, rhéologie et structures des mélanges caseine micellaire-gallactomannanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (4), pp.284-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Phase diagrams of pectin-calcium systems: Influence of pH, ionic strength, and temperature on the gelation of pectins with different degrees of methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique A.V. Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 240, pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0008-6215(93)84185-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId196"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5489,51 +5629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="782531B6"/>
+    <w:nsid w:val="5DBF3D19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5720,51 +5860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1277-2668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01988219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010065" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631665v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43063" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWH7G0R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635499v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schwartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Bail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640097v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacques Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40676" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9D224EAB3883074DF39D36C4EA829B0B5E01E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueba Agoda-Tandjawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.06.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652715v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645596v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. N&#250;&#241;ez-Santiago" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.05.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668486v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blassel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.045" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabril Gigli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piazza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DL8L4FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tecante" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.01.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3024F1LG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050132q" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632242v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(03)00137-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492XT8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686346v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourriot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661326v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A.V. Axelos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84185-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BC4EE127914BEDBDECE34C46903721EE4441797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1277-2668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01988219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Le Goff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWH7G0R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Bail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacques Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9D224EAB3883074DF39D36C4EA829B0B5E01E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueba Agoda-Tandjawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.06.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. N&#250;&#241;ez-Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blassel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabril Gigli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DL8L4FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tecante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3024F1LG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050132q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(03)00137-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492XT8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourriot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A.V. Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84185-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BC4EE127914BEDBDECE34C46903721EE4441797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>