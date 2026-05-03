--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -434,286 +434,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulses proteins for the food of the future: innovative multi-scale and multi-component approaches</w:t>
+                <w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">N. Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
+                <w:t xml:space="preserve">L. Terriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Boire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">P. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+                <w:t xml:space="preserve">J-J. Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Viault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Biomaterials Science, 11 (6), pp.2033-2045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM01690G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737488v1</w:t>
+                <w:t xml:space="preserve">hal-03991398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new boronate ester-based crosslinking strategy allows the design of nonswelling and long-term stable dynamic covalent hydrogels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulses proteins for the food of the future: innovative multi-scale and multi-component approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Tournier</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-J. Helesbeux</w:t>
+                <w:t xml:space="preserve">Claire Berton-Carabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Viault</w:t>
+                <w:t xml:space="preserve">Adeline Boire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991398v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological and microstructural characterization of batters and sponge cakes fortified with pea proteins</w:t>
               </w:r>
@@ -2390,273 +2390,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+                <w:t xml:space="preserve">Available water in konjac glucomannan-starch mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Llamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Quéveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.71-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639271v1</w:t>
+                <w:t xml:space="preserve">hal-02635499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Available water in konjac glucomannan-starch mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kilian Le Bail</w:t>
+                <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Quéveau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 41, pp.71-78. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635499v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
               </w:r>
@@ -4496,51 +4496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65, pp.510-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4849,51 +4849,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5629,51 +5629,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DBF3D19"/>
+    <w:nsid w:val="2F4B7EC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5860,51 +5860,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1277-2668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01988219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Le Goff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWH7G0R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schwartz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Bail" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacques Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9D224EAB3883074DF39D36C4EA829B0B5E01E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueba Agoda-Tandjawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.06.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. N&#250;&#241;ez-Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blassel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabril Gigli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DL8L4FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tecante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3024F1LG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050132q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(03)00137-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492XT8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourriot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A.V. Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84185-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BC4EE127914BEDBDECE34C46903721EE4441797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1277-2668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01988219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Le Goff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWH7G0R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schwartz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Bail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacques Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9D224EAB3883074DF39D36C4EA829B0B5E01E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueba Agoda-Tandjawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.06.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. N&#250;&#241;ez-Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blassel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabril Gigli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DL8L4FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tecante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3024F1LG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050132q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(03)00137-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492XT8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourriot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A.V. Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84185-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BC4EE127914BEDBDECE34C46903721EE4441797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>