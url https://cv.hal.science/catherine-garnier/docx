--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1225,425 +1225,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
+                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
+                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Tecante</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621202v1</w:t>
+                <w:t xml:space="preserve">hal-01577106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of hydro-colloidal characteristics of milk protein aggregates using Asymmetrical Flow Field-Flow Fractionation coupled with Multiangle Laser Light Scattering and Differential Refractometer (AF4-MALLS-DRi)</w:t>
+                <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Loiseleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+                <w:t xml:space="preserve">Sarah Christoph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilois-Dubois</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.197-206. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 350, pp.20-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.05.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577106v1</w:t>
+                <w:t xml:space="preserve">hal-02124304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templating beet-root pectin foams: Controlling texture, mechanics and capillary properties</w:t>
+                <w:t xml:space="preserve">Thermal, conformational and rheological properties of κ-carrageenan-sodium stearoyl lactylate gels and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Christoph</w:t>
+                <w:t xml:space="preserve">M.C. Ortiz-Tafoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hamraoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Josefina Valadez-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto Tecante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 350, pp.20-28. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.289-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.05.160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124304v1</w:t>
+                <w:t xml:space="preserve">hal-02621202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dextran with unique rheological properties produced by the dextransucrase from Oenococcus kitaharae DSM 17330</w:t>
               </w:r>
@@ -1757,363 +1757,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la formulation et du process sur la qualité des cakes : étude du rassissement</w:t>
+                <w:t xml:space="preserve">Electrostatically driven modulation of the reinforcement of agarose hydrogels by cellulose nanowhiskers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+                <w:t xml:space="preserve">Kevin J. Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Loisel</w:t>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chevallier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries des Céréales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (8), pp.1401-1405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/APP.43063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974510v1</w:t>
+                <w:t xml:space="preserve">hal-02631665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically driven modulation of the reinforcement of agarose hydrogels by cellulose nanowhiskers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la formulation et du process sur la qualité des cakes : étude du rassissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Nesrin Hesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries des Céréales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631665v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété de la pâte à cake pendant le battage et la cuisson – Effet des interactions physico-chimiques des constituants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
@@ -2142,90 +2142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation effect study on batter and cake microstructure: Correlation with rheology and texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Hesso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2498,3070 +2498,3082 @@
               <w:t xml:space="preserve">, 2014, 41, pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin-modifying enzymes and pectin-derived materials: applications and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 98 (2), pp.519-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00253-013-5388-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelling of cellulose nanowhiskers in aqueous suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Jacques Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 131 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.40676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale study of enzyme diffusion in macromolecular solutions and physical gels of pectin polysaccharides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (20), pp.5110-5118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3sm00058c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Properties of Dietary Fibres Prepared from Ambarella (Spondias cytherea) and Mango (Mangifera indica) Peels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Koubala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet-Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (2), pp.591-597. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11947-011-0660-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of cellulose/pectins composites. Implication for structural and mechanical properties of cell wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and properties of biopolymer-silica hybrid materials: The example of pectin-based biodegradable hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cedric Gaillard</w:t>
+                <w:t xml:space="preserve">Nouria Agoudjil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.06.047⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (12), pp.2521-2529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1351/PAC-CON-11-11-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650329v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and properties of biopolymer-silica hybrid materials: The example of pectin-based biodegradable hydrogels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of cellulose/pectins composites. Implication for structural and mechanical properties of cell wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Sicard</w:t>
+                <w:t xml:space="preserve">Gueba Agoda-Tandjawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jaouen</w:t>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1351/PAC-CON-11-11-18⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (2), pp.1081-1091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461423v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behaviour and microstructure of microfibrillated cellulose suspensions/low-methoxyl pectin mixed systems. Effect of calcium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueba Agoda-Tandjawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (2), pp.1045-1057. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.08.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of calcium on pectin methylesterase behaviour in the presenceof medium methylated pectins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Videcoq</w:t>
+                <w:t xml:space="preserve">Rheology and microstructure of kappa-carrageenan under different conformations induced by several concentrations of potassium ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Núñez-Santiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bonnin</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.081⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650453v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and microstructure of kappa-carrageenan under different conformations induced by several concentrations of potassium ion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Tecante</w:t>
+                <w:t xml:space="preserve">Influence of calcium on pectin methylesterase behaviour in the presenceof medium methylated pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Doublier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2010.05.003⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 86 (4), pp.1657 - 1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.06.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645596v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological characterization of microfibrillated cellulose suspensions after freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueba Agoda-Tandjawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Blassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.677-686. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.11.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological behaviour of low-methoxyl pectin gels over an extended frequency window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiabril Gigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Piazza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (5), pp.1406-1412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2008.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelation of high methoxy pectin in the presence of pectin methylesterases and calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anton Slavov</w:t>
+                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bargui Koubala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Kansci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Lape Mbome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.03.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44, pp.1809-1817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658748v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and high gelling properties of mango (Mangifera indica) and ambarella (Spondias cytherea) peel pectins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germain Kansci</w:t>
+                <w:t xml:space="preserve">Gelation of high methoxy pectin in the presence of pectin methylesterases and calcium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Slavov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 77, pp.876-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2621.2009.02003.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01441596v1</w:t>
+                <w:t xml:space="preserve">hal-02658748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of in vitro binding of isolated pectic domains to cellulose by adsorption isotherms, electron microscopy, and X-ray diffraction methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pontoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (1), pp.223-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm060292h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline extractability of pectic arabinan and galactan and their mobility in sugar beet and potato cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65, pp.510-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology-structure properties of waxy maize starch-gellan mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Rodriguez-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (8), pp.1223-1230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2006.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelation of globular protein in presence of low methoxyl pectin : effect of Na+ and/or Ca2+ ions on rheology and microstructure of the systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (3), pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for in vitro binding of pectin side chains to cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Zykwinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Ralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 139 (1), pp.397-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the NaCl or CaCl2 concentration on the structure of heat-set bovine serum albumin gels at pH 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taco Nicolai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (4), pp.2157-2163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm050132q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat-induced gelation of bovine serum albumin/low-methoxyl pectin systems and the effect of calcium ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Novales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (1), pp.374-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iota-carrageenan/casein micelles interactions: evidence at different scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 31 (1-4), pp.177-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0927-7765(03)00137-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séparation de phase, rhéologie et structures des mélanges caseine micellaire-gallactomannanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (4), pp.284-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagrams of pectin-calcium systems: Influence of pH, ionic strength, and temperature on the gelation of pectins with different degrees of methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique A.V. Axelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 240, pp.219-232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0008-6215(93)84185-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5629,51 +5641,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F4B7EC3"/>
+    <w:nsid w:val="B41CB60D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5860,51 +5872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1277-2668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01988219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631665v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Le Goff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWH7G0R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schwartz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Bail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacques Le Goff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9D224EAB3883074DF39D36C4EA829B0B5E01E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650329v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueba Agoda-Tandjawa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.06.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645596v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. N&#250;&#241;ez-Santiago" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.05.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blassel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.045" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabril Gigli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piazza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DL8L4FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660186v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tecante" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.01.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3024F1LG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672123v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682285v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050132q" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681663v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(03)00137-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492XT8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686346v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourriot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A.V. Axelos" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84185-9" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BC4EE127914BEDBDECE34C46903721EE4441797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-garnier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1277-2668" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bezbiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Yassine Boussif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Errahali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Latifi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Belachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c06607" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boussif Ahmed Yassine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122504" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lagneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tournier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J. Helesbeux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Viault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM01690G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737488v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berton-Carabin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Boire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625003v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assad Bustillos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonch&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure R&#233;guerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105553" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Crepeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bouchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49108-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01988219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Zykwinska" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marquis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Godin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marchand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17010065" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048856v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gelebart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Famelart" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jonchere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.02.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Loiseleux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois-Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124304v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Christoph" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamraoui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.05.160" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621202v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ortiz-Tafoya" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Valadez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tecante" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.04.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886437v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Vuillemin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.09.056" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631665v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Le Goff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.43063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWH7G0R7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Hesso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loisel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevallier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Le Bail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353183v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevallier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foostr.2015.03.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VB7TZQ3G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01907104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Stoica" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635499v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schwartz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Le Bail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Llamas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Qu&#233;veau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.12.014" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2PFBJ9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-013-5388-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640097v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Jacques Le Goff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.40676" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9D224EAB3883074DF39D36C4EA829B0B5E01E98/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643909v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Videcoq" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm00058c" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Koubala" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Kansci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Thibault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Ralet-Renard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-011-0660-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouria Agoudjil" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Sicard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaouen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1351/PAC-CON-11-11-18" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueba Agoda-Tandjawa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Doublier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.06.047" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652715v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.08.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645596v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. N&#250;&#241;ez-Santiago" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2010.05.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650453v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.06.081" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge B&#233;rot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Blassel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiabril Gigli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piazza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2008.09.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3DL8L4FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441596v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bargui Koubala" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Lape Mbome" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2621.2009.02003.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTFXS3SM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Slavov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.014" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656932v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pontoire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060292h" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663435v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.02.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6TMSFPD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660186v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Rodriguez-Hernandez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tecante" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.01.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3024F1LG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672123v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Donato" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Novales" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682285v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Donato" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taco Nicolai" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm050132q" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632242v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Michon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cuvelier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0927-7765(03)00137-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-492XT8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourriot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661326v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique A.V. Axelos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0008-6215(93)84185-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BC4EE127914BEDBDECE34C46903721EE4441797/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>