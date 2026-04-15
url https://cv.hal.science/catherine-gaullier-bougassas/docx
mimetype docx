--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -959,9904 +959,11502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Role of Antiquity in Medieval Historiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Berger (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury History: Theory and Method, digital resource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350970885.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ovide dans la Bouquechardière de Jean de Courcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefania Cerrito (Dir.); Marylene Possamai-Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ovide en France, du Moyen Âge à nos jours. Études pour célébrer le bimillénaire de sa mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.113-127, 2021, 978-2-406-11517-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage en Grèce de Louis de Gavre dans l’Histoire des seigneurs de Gavre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le voyage au temps des ducs de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.193-202, 2021, 978-2-503-57993-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manuscrits aux imprimés du Roman de Philippe de Madien et du Roman de Florimont : deux stratégies éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Adam (Dir.); Jean Devaux (Dir.); Nadine Henrard (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lettres médiévales à l’aube de l’ère typographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-54, 2020, 978-2-406-09872-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09874-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la Bouquechardière de Jean de Courcy à Rouen au XVe siècle : les témoignages manuscrits et les raisons d’un succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bonnier (Dir.); Gérard Milhe-Poutingon (Dir.); Sandra Provini (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance à Rouen : l’essor artistique et culturel dans la Normandie des décennies 1480-1530</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.257-273, 2019, 979-1024012094</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture du miroir du prince au XIVe siècle : Le Songe du Viel Pèlerin de Philippe de Mézières et le Secretum secretorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard (Dir.); Renate Blumenfeld-Kosinski (Dir.); Antoine Calvet (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières, rhétorique et poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.251-269, 2019, 978-2-600-05962-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un engouement pour la Grèce ancienne en Italie, en France et dans les Pays-Bas bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.5-22, 2019, 978-2-503-58223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.251-269, 2019, 978-2-600-05962-6</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmilla Evdokimova (Dir.); Alain Marchandisse (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.95-106, 2019, 978-2-406-09314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.257-273, 2019, 979-1024012094</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy et son idéal de la royauté dans la Bouquechardière : la vierge à l’enfant, Nectanabus et le dieu Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (Dir.); Marie-Pascale Halary (Dir.); Sylvie Lefèvre (Dir.); Patrick Moran (Dir.); Jean-René Valette (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.225-234, 2019, 9782745351456</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.95-106, 2019, 978-2-406-09314-5</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule dans la Bouquechardière de Jean de Courcy : une exemplarité contrariée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.252-268, 2019, 978-2-503-58223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Sébastien Douchet (Dir.); Marie-Pascale Halary (Dir.); Sylvie Lefèvre (Dir.); Patrick Moran (Dir.); Jean-René Valette (Dir.). </w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compilation, invention et recréation: La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (éd.); Marie-Pascale Halary (éd.); Sylvie Lefèvre (éd.); P. Moran (éd.); Jean-René Valette (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Honoré Champion, pp.225-234, 2019, 9782745351456</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hercule dans la Bouquechardière de Jean de Courcy : une exemplarité contrariée</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réécritures françaises des &amp;quot;Dits moraux des philosophes&amp;quot; de Guillaume de Tignonville : imprimés, textes didactiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Sol Ortola (éd.); Marie-Christine Bornes-Varol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aliento n° 9 - Ascendance et Postérité de corpus de sagesse arabe et juive en Europe et en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lorraine, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand et ses expériences du temps et de l’espace selon Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Lalomia (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo e spazio nei romanzi di Alessandro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino Editore, pp.123-136, 2018, 9788849858709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures des Historiae de Quinte-Curce du XIVe au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.252-268, 2019, 978-2-503-58223-8</w:t>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, pp.5-29, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements du Roman de Florimont bourguignon : seuil et clôture du texte, entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du récit à la cour de Bourgogne: l’activité de Jean de Wavrin et de son atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.223-236, 2018, 9782745348807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lorraine, 2018</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce : les Faicts et Gestes d’Alexandre le Grand (1468)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, pp.213-240, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Rubbettino Editore, pp.123-136, 2018, 9788849858709</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction de la Cyropédie par Vasque de Lucène et l’humanisme bourguignon à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Jouanno (Dir.); Bernard Pouderon (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Études sur la réception des fringe novels de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.87-104, 2018, 9782701022666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements de l’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; dans l’imprimé d’Antoine Vérard, le &amp;quot;Volume d’Orose&amp;quot; (1491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Cifarelli; Maria Colombo-Timelli; Matteo Milani; Anne Schoysman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter en prose (XIVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.209-224, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de la Grèce dans la trilogie des « matieres » selon Jean Bodel et les conquête de la « matiere » d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferlampin-Acher (éd.); Catalina Girbea (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières à débat. La notion de matière littéraire dans la littérature médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-328, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la première histoire universelle en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Campopiano (Dir.); Henry Bainton (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universal Chronicles in the High Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, York Medieval Press, pp.179-198, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire des œuvres théâtrales et des opéras français sur et autour d’Alexandre le Grand (xve-xixe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne (fin XVe-XIXe siècle). Théâtre et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brepols, pp.317-369 2017, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11, Brepols, pp.5-29, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
+              <w:t xml:space="preserve">, 11, Brepols, 2017, Alexander redivivus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renaissances d’Alexandre le Grand au théâtre et à l’opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne (fin XVe-XIXe siècle). Théâtre et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brepols, pp.5-42 2017, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 11, Brepols, pp.213-240, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La postérité européenne du &amp;quot;Choix de maximes et de dits sages&amp;quot; de Mubassir al Fatik : une &amp;quot;translatio&amp;quot; pour célébrer l’Europe et ses origines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard (éd.); Renate Blumenfeld-Kosinski (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières et l’Europe. Nouvelle histoire, nouveaux espaces, nouveaux langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.173-189, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.87-104, 2018, 9782701022666</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrinet du Pin et le mécénat de la duchesse de Savoie Anne de Lusignan : le &amp;quot;Roman de Philippe de Madien&amp;quot; et les rêves orientaux d’une princesse chypriote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Legaré (éd.); Cynthia Jane Brown (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les femmes, la culture et les arts en Europe entre Moyen Age et Renaissance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.345-356, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-328, 2017</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en prose sur Alexandre le Grand au XIIIe siècle : les choix de l'historiographe Wauchier de Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wauchier de Denain : polygraphe du XIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Provence, pp.98-115, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, York Medieval Press, pp.179-198, 2017</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés, matérialité des textes, contextes et paratextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-29, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation hermétique et savoir occulte de l’Orient dans le Secretum secretorum latin et les Secrets des secrets français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.); Jean-Yves Tilliette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.57-106, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.103385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Répertoire des œuvres théâtrales et des opéras français sur et autour d’Alexandre le Grand (xve-xixe siècle)</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir scientifique et ‘roman historique’ : l’Alexandre anglo-normand de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Boutet (dir.); Joëlle Ducos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et Fiction au Moyen Age et à la Renaissance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.143-159, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminements culturels et métamorphoses d’un texte aussi célèbre qu’énigmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.); Jean-Yves Tilliette (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-25, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.103383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits franco-italiens du&amp;quot; Roman d’Alexandre&amp;quot; et de l’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; : des lectures italiennes originales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alexandre le Grand à la lumière des manuscrits et des premiers imprimés, matérialité des textes, contextes et paratextes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.49-80, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier au Cygne et Mélusine à la fin du Moyen Âge: images épique et romanesque de la féerie aux origines d'un lignage de la croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Gingras (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs merveilleux et poétique des genres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.57-71, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wauchier de Denain, Histoire ancienne jusqu’à César ou Histoires pour Roger, châtelain de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.232-241, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.173-179, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Tignonville, Dits moraux des philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.126-131, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique dite de Baudouin d’Avesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.114-118, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman de Florimont en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.197-198, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy, La Bouquechardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.144-150, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui de Cambrai, Vengement Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.124-126, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Paris (et de Bernay), Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.85-013, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d’Abernun de Fetcham, Secret des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.184-186, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de connaissance et d’exotisme, Alexandre aventurier en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1331-1472, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Vignay, Miroir historial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.153-157, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction hébraïque du Roman d’Alexandre d’Alexandre de Paris (traduction fragmentaire) et du Vengement Alexandre de Gui de Cambrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.322-323, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des œuvres hébraïques médiévales sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.71-73, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arizaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.7-23, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1815-1823, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iter ad Paradisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.48-52, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman d’Alexandre décasyllabique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.195-197, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets français, version dite B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.209-210, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre aux origines de la royauté anglaise selon le Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.815-824, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean le Nevelon, Vengeance Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.157-160, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dits, poésies et œuvres didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.871-908, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefer Alexandrus Makdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.311-322, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wauquelin, Les Faicts et les Conquestes d’Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.164-169, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Valenciennes, Lai d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.132-134, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans en vers du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.748-808, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Romans d’Alexandre&amp;quot; aux miroirs du prince du XIVe siècle : célébrer ou mettre à mal l’exemplarité d’Alexandre (Policratique, Songe du Vergier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Castellani (Ed.); Fiona McIntosh (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le pouvoir. Images du pouvoir dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.39-53, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre en prose du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.103-108, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets anglo-normand abrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.198-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman de Florimont en prose bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.198-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrinet du Pin, le Roman de Philippe de Madien ou la Conqueste de Grece faicte par Philippe de Madien, aultrement dit le Chevalier a l’espervier blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.179-184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric, Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.83-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel ben Jacob Bonfils, Sefer Toledot Alexandros ha-Makdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.303-307, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les histoires universelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.841-867, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Tripoli, Secretum secretorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.60-66, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Alexandre en prose à Wauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.825-841, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idéologies de la royauté et le statut des auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.683-687, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Kent, Alexandre anglo-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.216-220, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Pizan, Livre de la Mutacion de Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.110-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature hébraïque sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.431-450, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curiosité d’Alexandre dans le contexte épistémologique médiéval. Sciences et savoirs occultes, observation, expérimentation et aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1273-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets franco-italien du ms. de Paris, BnF, fr. 821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.213-215, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Pseudo-)Giovanni da Procida, Liber philosophorum moralium antiquorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.22-27, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofroi de Waterford et Servais Copale, Secret des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.169-173, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise de Defur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.186-189, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage d’Alexandre au paradis terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.229-232, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie d’Alexandre du ms. de Paris, BnF, héb. 671</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.323-324, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimon de Varennes, Roman de Florimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.77-82, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichs dels Philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.119-120, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel ben Juda ibn Tibbon, Vie d’Alexandre du ms. de Londres, Jews’ College 145</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.307-311, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemplarités politiques de l’Alexandre français et leurs mises à l’épreuve, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.747-748, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Alexandre en français et ses univers littéraires multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.199-203, 205-228, 232-261, 270-277, 283-287, 288-307, 318-321, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des œuvres françaises sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols pp.47-54, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage et conscience d’auteur dans la multiplicité des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.111-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets français, version dite C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.210-213, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le Contrefait, clerc troyen anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.190-195, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les eaux troublées de la quête d’Alexandre et les sources orientales du Roman d’Alexandre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.165-210, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement, condamnation et réforme personnelle dans les œuvres latines et romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.47-59, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces d’une légende, en quête du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.) ; Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.5-11, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars et imitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.77-90, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau de vie et paradis, quêtes d’immortalité ou de salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.15-45, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et moralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Historiographie médiévale d'Alexandre le Grant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols pp. 233-269, 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.1.100104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie médiévale d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Historiographie médiévale d'Alexandre le Grant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols pp.5-34, 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.1.100093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 2 : Traductions de textes grecs et translatio studii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. Brepols, 324 p., 2025, Recherches sur les réceptions de l'Antiquité, 978-2-503-60687-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, pp.418, 2023, Recherches sur les Réceptions de l'Antiquité, Catherine Gaullier-Bougassas, 978-2-503-60200-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouquechardière / Jean de Courcy. Tome 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baudelle-Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, pp.329, 2023, Recherches sur les réceptions de l'Antiquité, 978-2-503-58627-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui nous délivrera du grand Alexandre le Grand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécritures et adaptations de l’Ovide moralisé (XIVe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylene Possamai-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 978-2-503-59024-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01822123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy, Philippe II et Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 524 p., 2021, coll. « Recherches sur les réceptions de l’Antiquité », 1-6, 978-2-503-58626-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la Grèce ancienne dans les littératures italienne et française des XIVe et XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2, 360 p., 2020, coll. « Recherches sur les Réceptions de l’Antiquité », 978-2-503-58223-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 1, 438 p., 2020, coll. « Recherches sur les réceptions de l’Antiquité », 1-1, 978-2-503-58162-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postérités européennes de Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 11, 2018, Alexander redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre d’Antoine Vérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
-[...134 lines deleted...]
-                <w:t xml:space="preserve">Les renaissances d’Alexandre le Grand au théâtre et à l’opéra</w:t>
+              <w:t xml:space="preserve">Turnhout, Brepols, 9, 451 p. 2017, Alexander redivivus, 978-2-503-56981-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.111883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 7, 608 p. 2015, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.108679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote (XIIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...534 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 6, 513 p. 2015, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.107632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 4, 2572 p. 2014, Alexander redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages d’Alexandre au paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bridges</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 3, 547 p. 2013, Alexandre redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.6.09070802050003050406020300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire ancienne jusqu'à César ou Histoires pour Roger, châtelain de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout: Brepols 4, 474 p., 2012, Alexander redivivus, 978-2-503-54213-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.105654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vœux du Paon de Jacques de Longuyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 346 p. 2011, collection Circare</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie médiévale d’Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 1, 375 p. 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.6.09070802050003050400090806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Châtelain de Coucy et de la Dame de Fayel de Jakemés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honore Champion, 632 p. 2009, Champion Classiques, 2745318314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tentation de l’Orient dans le roman médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 67, 473 p. 2003, NOUVELLE BIBLIOTHEQUE DU MOYEN AGE, 2745309072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d’Alexandre ou le Roman de Toute Chevalerie de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...4954 lines deleted...]
-                <w:t xml:space="preserve">hal-01670232v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Harf-Lancner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 742 p. 2003, CHAMPION CLASSIQUES MOYEN AGE, 2745305190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Romans d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 42, 572 p. 1998, NOUVELLE BIBLIOTHEQUE DU MOYEN AGE, 2852036789</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">World geography, historical time and political vision: Disseminating Orosius’ knowledge at the beginning of the Volume d’Orose (1491)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bics/qbaf006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05079395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le volume d'Orose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Orosius’s Intentions: The French Volume d’Orose (1491) and Pagan Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troianalexandrina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 22, pp.125-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/j.troia.5.137023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nymphe Œnone dans les Illustrations de Gaule et singularités de Troie et les subtilités de l’adaptation d’Ovide par Jean Lemaire de Belges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 96 (1), pp.199-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhren.096.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès des héroïnes antiques païennes dans les littératures romanes du XIIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38, pp.3-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de la ville dans les manuscrits de la Bouquechardière de Jean de Courcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi francesi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Texte et images entre Moyen Âge et Renaissance, 192, pp.508-514</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les traductions en français d’ouvrages italiens sur l’Antiquité grecque à la cour de Bourgogne au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre et l’Europe des Lumières, le premier Européen conquérant de l’Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roman du Châtelain de Coucy et de la Dame de Fayel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale II (30), pp.99-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruses de Philippe de Novare et la publicité de sa défense des Ibelins contre Frédéric II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, La médiatisation du fait judiciaire, 25, pp.45-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.13065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre retour à l’ancien, fictions inédites et continuation nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71, pp.7-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/j.lmfr.1.103156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Même et l’Autre, entre amour et croisade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Le Roman idyllique à la fin du Moyen Âge, 20, pp.89-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.12211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre face aux révoltes des siens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25, pp.209-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois variations sur deux figures du pouvoir, Alexandre et César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, César au Moyen Âge, 14 spécial, pp.7-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.2556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre et les poètes, ou le lyrisme dans le roman épique médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Poètes et poétesses dans le roman médiéval, 25, pp.49-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre, héros du progrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Réception et représentation de l’Antiquité, 24, pp.213-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fortune du Roman d’Alexandre d’Alexandre de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.147-159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anabases.1653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Chevalier au Cygne à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12, pp.165-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.2232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman et lyrisme courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11, pp.197-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.1853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre héros païen ou héros pré-chrétien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51-52-53, pp.305-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/j.lmfr.2.303015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander and Aristotle in the French Alexander Romances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Medieval French Alexander</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (première partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 118, pp.83-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roma.2000.1521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (deuxième partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 118, pp.394-430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roma.2000.1536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mystifications et ruses dans les Romans d’Alexandre du Pseudo-Callisthène et de Thomas de Kent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deceptio. Mystifications, tromperies, illusions de l’Antiquité au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.339-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre et les Brahmanes dans les Romans d'Alexandre français du XIIe au XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, CVI, pp.467-493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enchanteur Nectanabus et la singularité d'Alexandre dans les Romans d'Alexandre français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alexandre le Grand dans les littératures occidentales et proche-orientales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.303-319</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie d’Alexandre le Grand dans Renart le Contrefait et le Livre de la Mutacion de Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, La Figure du roi, 17, pp.119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mises en prose du Roman d'Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Épopée tardive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Littérales, 22, pp.129-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre et la ville dans le Roman d'Alexandre d'Alexandre de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Antiquité dans la culture européenne du Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.229-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wauquelin et Vasque de Lucène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Le Choix de la prose (XIIIe-XVe siècle), 5, pp.125-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.1442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'altérité de l'Alexandre du Roman d'Alexandre et, en contrepoint, l'intégration à l'univers arthurien de l'Alexandre de Cligès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 4, pp.143-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de réécriture inventive: le voyage d'Alexandre sous la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Traduction, transcription et adaptation au Moyen Âge, 14, pp.7-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux versions de l'enfermement d'Alexandre au val périlleux dans le manuscrit de Venise du Roman d'Alexandre (l. 347-356, 435-440)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRISMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Le Regard II, XI (1), pp.29-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adoubement d'Alexandre dans les versions en décasyllabes et les versions en alexandrins du Roman d'Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, La Chanson de geste, Écriture, intertextualités, translations, 14, pp.83-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La description du monde dans le Roman de Toute Chevalerie de Thomas de Kent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, La description au Moyen Âge, 11, pp.191-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre et Candace dans le Roman d'Alexandre d'Alexandre de Paris et le Roman de Toute Chevalerie de Thomas de Kent »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romania (Paris)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 112, p. 18-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/roma.1991.1659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10866,3979 +12464,2381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translations and adaptations in Europe of the Maxims and Wise Sayings of the Egyptian Mubaššir ibn Fatik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEMOrients Conference: New Encounters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Cape Town / Le Cap, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satyrs in French Renaissance: Contrasting Representations, between Fertility of Nature and Violence against Women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Meeting of the Renaissance Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renaissance Society of America, Mar 2025, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staging Jason and the Conquest of the Golden Fleece: Visual arts and ephemeral spectacles in France, 1450-1560</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginings of Greek Antiquity and the performing arts, visual arts and cinema — Aesthetics, identities, ideologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Thessalokini, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptions de figures grecques de l’inspiration dans la littérature française du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence “Réceptions de figures grecques de l’inspiration dans la littérature française du Moyen Âge”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Études sur la Fiction et l’Histoire (Université Pontificale Catholique de Rio de Janeiro); Université Fédérale de Rio de Janeiro, Sep 2024, Rio de Jaineiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images du temps et de la vie humaine dans les traductions françaises des Triomphes de Pétrarque au début du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “Ciclo de Debates em História Antiga”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Université Fédérale de Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasque de Lucène et la traduction de la Cyropédie de Xénophon à la cour de Bourgogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traductions italiennes, françaises et allemandes d’œuvres grecques au XVe et XVIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa Vigoni, Dec 2024, Villa Vigoni, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Études sur la Fiction et l’Histoire (Université Pontificale Catholique de Rio de Janeiro); Université Fédérale de Rio de Janeiro, Sep 2024, Rio de Jaineiro, Brésil</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curiosité antiquaire et offrande amoureuse : le Discours du Voyage de Constantinople de Bertrand de La Borderie (1542) et sa mise en mémoire poétique de savoirs sur la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Antiquaires voyageurs (XVIe-XIXe siècles)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, École française de Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, École française de Rome, Italie</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory of the Muses and Creative Reception in Pre-Modern French Literature (1320–1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70th Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Chicago, United States</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek lands in two 15th-century French geographical texts and their illuminated manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Material Heritage of Ancient Greece in Early Modern Europe: New Approaches and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GrECI (“Greek Heritage in European Culture and Identity”), Feb 2024, Norwegian Institute d’Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, GrECI (“Greek Heritage in European Culture and Identity”), Feb 2024, Norwegian Institute d’Athènes, Greece</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations de l’Historia de preliis en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografia e storia di un mito. Traiettorie romanze della Historia de Preliis di Alessandro Magno tra XIII e XV secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bologne Università di Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bologne Università di Bologna, Italie</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The memory of the foundations of Thebes and Athens in French medieval texts: reinterpretations and reflections on the birth of a community (12th-15th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies Association Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Newcastle, United Kingdom</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trojan Diaspora and Singular Origin Narrative in Jean Wauquelin’s Chroniques du Hainaut: Migration and Hellenisation of Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">98th Annual Meeting of the Medieval Academy of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Washington, DC, United States</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting the Story of the Hermaphrodite: The Fusion of Sexes and Genders in the Middle Ages and Sixteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Modern Language Association Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographies masculines et portraits féminins : deux modes d’écriture différents dans l’Histoire de la première destruction de Troie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits d’hommes et de femmes illustres de l’Antiquité au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Séris, Oct 2023, Paris INHA et Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Émilie Séris, Oct 2023, Paris INHA et Sorbonne, France</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander the Great and the monsters: a new Hercules? The French Romans d’Alexandre of the 12th and 13th centuries”, au sein de la session “Alexander’s Monsters in Medieval Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monsters of Alexander the Great’s Legends in World Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, British Library (Londres), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, British Library (Londres), United Kingdom</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulgariser pour le prince : la bibliothèque d’auteurs grecs d’Hercule Ier d’Este</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne (Textes et images, 1300-1560)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lille université de Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lille université de Lille, France</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Pizan, première écrivaine professionnelle en langue française, sous le règne de Charles VI : promotion des femmes et mémoire de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Christine de Pizan, première écrivaine professionnelle en langue française, sous le règne de Charles VI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vincennes (Société des amis de Vincennes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Vincennes (Société des amis de Vincennes), France</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Seyssel Translating Ancient Works: Discourses on the Three Languages; Greek, Latin, and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Volume d’Orose and the French Reception of the Historiae adversus paganos from the 12th to the end of the 15th century : New Perspectives on Pagan Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orosius Through the Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres - Institute of Classical Studies, University of London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Londres - Institute of Classical Studies, University of London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule dans le Livre d’Hercule et le Recueil des Histoires de Troie de Raoul Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages du passé et imaginaire politique dans la littérature bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Centre universitaire du Musée (Boulogne-sur-Mer), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Centre universitaire du Musée (Boulogne-sur-Mer), France</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce dans Les Illustrations de Gaule et Singularités de Troie de Jean Lemaire de Belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Lemaire de Belges, rhétoriqueur de France et de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellen Delvallée; Adeline Desbois-Ientile, Jul 2022, Monastère royal de Brou - Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ellen Delvallée; Adeline Desbois-Ientile, Jul 2022, Monastère royal de Brou - Bourg-en-Bresse, France</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Heroines and the Defence of Women in the French Adaptations of Boccaccio’s “De mulieribus claris”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Boccaccio Association Fifth Triennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Padoue - Università di Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassembler les dits de héros, de philosophes et de sages grecs dans des florilèges français à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Nuits attiques aux Jours de fête : circulation des savoirs aux marges de l’encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Raffarin; Thibault Miguet, Mar 2022, Paris Université Est-Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Anne Raffarin; Thibault Miguet, Mar 2022, Paris Université Est-Créteil, France</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la vie de philosophes grecs en France du XIIIe à la première moitié du XVIe siècle: structures biographiques et constructions de réseaux intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectio 2022 “Networking through Biography. Doctrinal and literary strategies in biographical literature for constructing intellectual networks from Antiquity to the Renaissance”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Louvain (KU Leuven), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Louvain (KU Leuven), Belgique</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyranny and Sexual Violence: Representing Female Resistance in the Ovide moralisé and the Bible des poëtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Academy of America - Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlottesville - University of Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Charlottesville - University of Virginia, United States</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imprimés des &amp;quot;Faits et gestes d’Alexandre&amp;quot; de Vasque de Lucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les premiers imprimés français et la littérature de Bourgogne (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction de la &amp;quot;Cyropédie&amp;quot; par Vasque de Lucène et l’humanisme bourguignon à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Etudes sur la réception des fringe novels (fictions biographiques et autres « mythistoires » » de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des manuscrits aux imprimés du &amp;quot;Roman de Philippe de Madien&amp;quot; et du &amp;quot;Roman de Florimont&amp;quot; : deux stratégies éditoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cy commence ung livre emprainté… Diffusion et réception de la littérature médiévale en langue française par l’imprimerie (1470-1550)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy à Rouen au xve siècle : les témoignages manuscrits et les raisons d’un succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance à Rouen: l’essor artistique et culturel dans la Normandie des décennies 1480-1530</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; à l’ère de l’imprimé, nouvelles perspectives théologiques et nouvelle écriture de la « moralisation » chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPVUS - Des lectures salutaires pour tous : les textes religieux les plus populaires au Moyen Âge, publics et modes de diffusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les renouvellements du &amp;quot;Roman de Florimont bourguignon&amp;quot; : seuil et clôture du texte, entre histoire et fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> L’art du récit à la cour de Bourgogne: l’activité de Jean de Wavrin et de son atelier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moscou, Russie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Dunkerque, France</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue entrée d’Alexandre à Babylone : des raffinements de l’esthétique épique aux enjeux idéologiques de la recomposition de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre littéraire du Moyen Age aux yeux de l’historien et du philologue, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Moscou, Russie. pp.98-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Moscou, Russie</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences orientales selon Renart dans&amp;quot; Renart le Contrefait&amp;quot; : Astronomie, astrologie et magie, entre l’affirmation de la foi chrétienne et le détournement maléfique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculum Vulpis. Pour une redécouverte de Renart le Contrefait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.95-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717593v1</w:t>
-              </w:r>
-[...1596 lines deleted...]
-                <w:t xml:space="preserve">hal-01669083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15376,51 +15376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B5DBCF5"/>
+    <w:nsid w:val="F2F6F4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15607,51 +15607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-gaullier-bougassas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-9404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035468807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/les-membres-de-liuf/membre/189-catherine-gaullier-bougassas.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrelita.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythalexandre.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=RRA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=AR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401466-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724887v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720662v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970885.082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tilliette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670548v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670385v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670406v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670491v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670383v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670373v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670641v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670444v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670412v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670389v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670659v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670648v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670377v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670521v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670577v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670448v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbaf006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.troia.5.137023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0199" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.1.103156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-98T686L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12211" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2556" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1653" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1853" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.2.303015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-0H2XK7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1521" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1536" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670715v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670014v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.948" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669241v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.1991.1659" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985867v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985755v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984926v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984998v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985203v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717797v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717781v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717755v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Possamai-Perez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590240-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720091v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669214v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.111883" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669205v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.108679" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669196v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.107632" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050406020300" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.105654" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669169v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050400090806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-gaullier-bougassas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-9404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035468807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/les-membres-de-liuf/membre/189-catherine-gaullier-bougassas.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrelita.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythalexandre.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=RRA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=AR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401466-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970885.082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tilliette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101452" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Possamai-Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590240-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720091v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.111883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.108679" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.107632" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050406020300" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.105654" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050400090806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669118v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbaf006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.troia.5.137023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0199" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.1.103156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-98T686L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12211" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670121v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2556" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1653" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2232" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1853" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.2.303015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-0H2XK7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1521" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1536" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670718v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1442" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669233v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.1991.1659" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985703v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985927v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985219v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718441v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717781v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717755v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717593v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>