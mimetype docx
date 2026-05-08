--- v1 (2026-04-15)
+++ v2 (2026-05-08)
@@ -813,14032 +813,14032 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mort du roi Alexandre dans les récits médiévaux français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hugo Oscar Bizzarri (Dir.); Martin Rohde (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mort du roi : réalité, littérature, représentation | Der Tod des Königs : Realität, Literatur, Repräsentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Reichert Verlag, pp.17-38, 2021, 9783752005936</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les imprimés des Faits et gestes d’Alexandre de Vasque de Lucène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premiers imprimés français et la littérature de Bourgogne (1470-1550)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Honoré Champion, pp.269-288, 2021, 9782745354617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Antiquity in Medieval Historiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Berger (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury History: Theory and Method, digital resource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350970885.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide dans la Bouquechardière de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefania Cerrito (Dir.); Marylene Possamai-Perez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide en France, du Moyen Âge à nos jours. Études pour célébrer le bimillénaire de sa mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.113-127, 2021, 978-2-406-11517-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.113-127, 2021, 978-2-406-11517-5</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage en Grèce de Louis de Gavre dans l’Histoire des seigneurs de Gavre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire le voyage au temps des ducs de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.193-202, 2021, 978-2-503-57993-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...36 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manuscrits aux imprimés du Roman de Philippe de Madien et du Roman de Florimont : deux stratégies éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Adam (Dir.); Jean Devaux (Dir.); Nadine Henrard (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lettres médiévales à l’aube de l’ère typographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-54, 2020, 978-2-406-09872-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09874-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un engouement pour la Grèce ancienne en Italie, en France et dans les Pays-Bas bourguignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-22, 2019, 978-2-503-58223-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture du miroir du prince au XIVe siècle : Le Songe du Viel Pèlerin de Philippe de Mézières et le Secretum secretorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard (Dir.); Renate Blumenfeld-Kosinski (Dir.); Antoine Calvet (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières, rhétorique et poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.251-269, 2019, 978-2-600-05962-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion de la Bouquechardière de Jean de Courcy à Rouen au XVe siècle : les témoignages manuscrits et les raisons d’un succès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bonnier (Dir.); Gérard Milhe-Poutingon (Dir.); Sandra Provini (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Renaissance à Rouen : l’essor artistique et culturel dans la Normandie des décennies 1480-1530</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.257-273, 2019, 979-1024012094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.251-269, 2019, 978-2-600-05962-6</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmilla Evdokimova (Dir.); Alain Marchandisse (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.95-106, 2019, 978-2-406-09314-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un engouement pour la Grèce ancienne en Italie, en France et dans les Pays-Bas bourguignons</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy et son idéal de la royauté dans la Bouquechardière : la vierge à l’enfant, Nectanabus et le dieu Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (Dir.); Marie-Pascale Halary (Dir.); Sylvie Lefèvre (Dir.); Patrick Moran (Dir.); Jean-René Valette (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.225-234, 2019, 9782745351456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule dans la Bouquechardière de Jean de Courcy : une exemplarité contrariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.5-22, 2019, 978-2-503-58223-8</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.252-268, 2019, 978-2-503-58223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réécritures françaises des &amp;quot;Dits moraux des philosophes&amp;quot; de Guillaume de Tignonville : imprimés, textes didactiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Sol Ortola (éd.); Marie-Christine Bornes-Varol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aliento n° 9 - Ascendance et Postérité de corpus de sagesse arabe et juive en Europe et en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lorraine, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compilation, invention et recréation: La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (éd.); Marie-Pascale Halary (éd.); Sylvie Lefèvre (éd.); P. Moran (éd.); Jean-René Valette (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures des Historiae de Quinte-Curce du XIVe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, pp.5-29, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand et ses expériences du temps et de l’espace selon Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Lalomia (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo e spazio nei romanzi di Alessandro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino Editore, pp.123-136, 2018, 9788849858709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements du Roman de Florimont bourguignon : seuil et clôture du texte, entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du récit à la cour de Bourgogne: l’activité de Jean de Wavrin et de son atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.223-236, 2018, 9782745348807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce : les Faicts et Gestes d’Alexandre le Grand (1468)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, pp.213-240, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction de la Cyropédie par Vasque de Lucène et l’humanisme bourguignon à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Jouanno (Dir.); Bernard Pouderon (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Études sur la réception des fringe novels de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.87-104, 2018, 9782701022666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la première histoire universelle en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Campopiano (Dir.); Henry Bainton (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universal Chronicles in the High Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, York Medieval Press, pp.179-198, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de la Grèce dans la trilogie des « matieres » selon Jean Bodel et les conquête de la « matiere » d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferlampin-Acher (éd.); Catalina Girbea (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières à débat. La notion de matière littéraire dans la littérature médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-328, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements de l’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; dans l’imprimé d’Antoine Vérard, le &amp;quot;Volume d’Orose&amp;quot; (1491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Cifarelli; Maria Colombo-Timelli; Matteo Milani; Anne Schoysman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter en prose (XIVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.209-224, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, 2017, Alexander redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire des œuvres théâtrales et des opéras français sur et autour d’Alexandre le Grand (xve-xixe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne (fin XVe-XIXe siècle). Théâtre et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brepols, pp.317-369 2017, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renaissances d’Alexandre le Grand au théâtre et à l’opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne (fin XVe-XIXe siècle). Théâtre et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brepols, pp.5-42 2017, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La postérité européenne du &amp;quot;Choix de maximes et de dits sages&amp;quot; de Mubassir al Fatik : une &amp;quot;translatio&amp;quot; pour célébrer l’Europe et ses origines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard (éd.); Renate Blumenfeld-Kosinski (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières et l’Europe. Nouvelle histoire, nouveaux espaces, nouveaux langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.173-189, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrinet du Pin et le mécénat de la duchesse de Savoie Anne de Lusignan : le &amp;quot;Roman de Philippe de Madien&amp;quot; et les rêves orientaux d’une princesse chypriote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Legaré (éd.); Cynthia Jane Brown (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les femmes, la culture et les arts en Europe entre Moyen Age et Renaissance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.345-356, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en prose sur Alexandre le Grand au XIIIe siècle : les choix de l'historiographe Wauchier de Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wauchier de Denain : polygraphe du XIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Provence, pp.98-115, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés, matérialité des textes, contextes et paratextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-29, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation hermétique et savoir occulte de l’Orient dans le Secretum secretorum latin et les Secrets des secrets français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.); Jean-Yves Tilliette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.57-106, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.103385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir scientifique et ‘roman historique’ : l’Alexandre anglo-normand de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Boutet (dir.); Joëlle Ducos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et Fiction au Moyen Age et à la Renaissance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.143-159, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminements culturels et métamorphoses d’un texte aussi célèbre qu’énigmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.); Jean-Yves Tilliette (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-25, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.103383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits franco-italiens du&amp;quot; Roman d’Alexandre&amp;quot; et de l’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; : des lectures italiennes originales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alexandre le Grand à la lumière des manuscrits et des premiers imprimés, matérialité des textes, contextes et paratextes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.49-80, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier au Cygne et Mélusine à la fin du Moyen Âge: images épique et romanesque de la féerie aux origines d'un lignage de la croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Gingras (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs merveilleux et poétique des genres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.57-71, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de connaissance et d’exotisme, Alexandre aventurier en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1331-1472, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Vignay, Miroir historial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.153-157, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction hébraïque du Roman d’Alexandre d’Alexandre de Paris (traduction fragmentaire) et du Vengement Alexandre de Gui de Cambrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.322-323, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des œuvres hébraïques médiévales sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.71-73, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arizaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.7-23, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1815-1823, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefer Alexandrus Makdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.311-322, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wauquelin, Les Faicts et les Conquestes d’Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.164-169, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Valenciennes, Lai d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.132-134, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans en vers du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.748-808, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iter ad Paradisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.48-52, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman d’Alexandre décasyllabique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.195-197, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets français, version dite B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.209-210, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre aux origines de la royauté anglaise selon le Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.815-824, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean le Nevelon, Vengeance Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.157-160, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dits, poésies et œuvres didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.871-908, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wauchier de Denain, Histoire ancienne jusqu’à César ou Histoires pour Roger, châtelain de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.232-241, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique dite de Baudouin d’Avesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.114-118, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy, La Bouquechardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.144-150, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Paris (et de Bernay), Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.85-013, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman de Florimont en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.197-198, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d’Abernun de Fetcham, Secret des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.184-186, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.173-179, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Tignonville, Dits moraux des philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.126-131, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui de Cambrai, Vengement Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.124-126, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel ben Jacob Bonfils, Sefer Toledot Alexandros ha-Makdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.303-307, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les histoires universelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.841-867, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrinet du Pin, le Roman de Philippe de Madien ou la Conqueste de Grece faicte par Philippe de Madien, aultrement dit le Chevalier a l’espervier blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.179-184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric, Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.83-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Romans d’Alexandre&amp;quot; aux miroirs du prince du XIVe siècle : célébrer ou mettre à mal l’exemplarité d’Alexandre (Policratique, Songe du Vergier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Castellani (Ed.); Fiona McIntosh (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le pouvoir. Images du pouvoir dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.39-53, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre en prose du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.103-108, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman de Florimont en prose bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.198-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets anglo-normand abrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.198-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Tripoli, Secretum secretorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.60-66, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Alexandre en prose à Wauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.825-841, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idéologies de la royauté et le statut des auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.683-687, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Kent, Alexandre anglo-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.216-220, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Pizan, Livre de la Mutacion de Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.110-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature hébraïque sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.431-450, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curiosité d’Alexandre dans le contexte épistémologique médiéval. Sciences et savoirs occultes, observation, expérimentation et aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1273-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets franco-italien du ms. de Paris, BnF, fr. 821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.213-215, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Pseudo-)Giovanni da Procida, Liber philosophorum moralium antiquorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.22-27, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofroi de Waterford et Servais Copale, Secret des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.169-173, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise de Defur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.186-189, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage d’Alexandre au paradis terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.229-232, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie d’Alexandre du ms. de Paris, BnF, héb. 671</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.323-324, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimon de Varennes, Roman de Florimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.77-82, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichs dels Philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.119-120, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel ben Juda ibn Tibbon, Vie d’Alexandre du ms. de Londres, Jews’ College 145</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.307-311, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemplarités politiques de l’Alexandre français et leurs mises à l’épreuve, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.747-748, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Alexandre en français et ses univers littéraires multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.199-203, 205-228, 232-261, 270-277, 283-287, 288-307, 318-321, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des œuvres françaises sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols pp.47-54, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage et conscience d’auteur dans la multiplicité des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.111-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets français, version dite C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.210-213, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le Contrefait, clerc troyen anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.190-195, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement, condamnation et réforme personnelle dans les œuvres latines et romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.47-59, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les eaux troublées de la quête d’Alexandre et les sources orientales du Roman d’Alexandre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.165-210, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces d’une légende, en quête du sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.) ; Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.5-11, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars et imitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.77-90, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau de vie et paradis, quêtes d’immortalité ou de salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.15-45, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et moralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Historiographie médiévale d'Alexandre le Grant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols pp. 233-269, 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.1.100104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie médiévale d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Historiographie médiévale d'Alexandre le Grant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols pp.5-34, 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.1.100093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World geography, historical time and political vision: Disseminating Orosius’ knowledge at the beginning of the Volume d’Orose (1491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bics/qbaf006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volume d'Orose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troianalexandrina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating Orosius’s Intentions: The French Volume d’Orose (1491) and Pagan Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troianalexandrina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.125-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.troia.5.137023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nymphe Œnone dans les Illustrations de Gaule et singularités de Troie et les subtilités de l’adaptation d’Ovide par Jean Lemaire de Belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 96 (1), pp.199-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.096.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le succès des héroïnes antiques païennes dans les littératures romanes du XIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en scène de la ville dans les manuscrits de la Bouquechardière de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Texte et images entre Moyen Âge et Renaissance, 192, pp.508-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions en français d’ouvrages italiens sur l’Antiquité grecque à la cour de Bourgogne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et l’Europe des Lumières, le premier Européen conquérant de l’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Châtelain de Coucy et de la Dame de Fayel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale II (30), pp.99-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruses de Philippe de Novare et la publicité de sa défense des Ibelins contre Frédéric II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La médiatisation du fait judiciaire, 25, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre retour à l’ancien, fictions inédites et continuation nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.lmfr.1.103156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Même et l’Autre, entre amour et croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Roman idyllique à la fin du Moyen Âge, 20, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.12211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre face aux révoltes des siens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.209-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois variations sur deux figures du pouvoir, Alexandre et César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, César au Moyen Âge, 14 spécial, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.2556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et les poètes, ou le lyrisme dans le roman épique médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poètes et poétesses dans le roman médiéval, 25, pp.49-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre, héros du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Réception et représentation de l’Antiquité, 24, pp.213-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fortune du Roman d’Alexandre d’Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.1653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Chevalier au Cygne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.165-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.2232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman et lyrisme courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.1853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre héros païen ou héros pré-chrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51-52-53, pp.305-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.lmfr.2.303015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander and Aristotle in the French Alexander Romances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval French Alexander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.57-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 118, pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.2000.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (deuxième partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 118, pp.394-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.2000.1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystifications et ruses dans les Romans d’Alexandre du Pseudo-Callisthène et de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deceptio. Mystifications, tromperies, illusions de l’Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.339-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et les Brahmanes dans les Romans d'Alexandre français du XIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CVI, pp.467-493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie d’Alexandre le Grand dans Renart le Contrefait et le Livre de la Mutacion de Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, La Figure du roi, 17, pp.119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enchanteur Nectanabus et la singularité d'Alexandre dans les Romans d'Alexandre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre le Grand dans les littératures occidentales et proche-orientales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.303-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en prose du Roman d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Épopée tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Littérales, 22, pp.129-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et la ville dans le Roman d'Alexandre d'Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité dans la culture européenne du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.229-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wauquelin et Vasque de Lucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Le Choix de la prose (XIIIe-XVe siècle), 5, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.1442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'altérité de l'Alexandre du Roman d'Alexandre et, en contrepoint, l'intégration à l'univers arthurien de l'Alexandre de Cligès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de réécriture inventive: le voyage d'Alexandre sous la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Traduction, transcription et adaptation au Moyen Âge, 14, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux versions de l'enfermement d'Alexandre au val périlleux dans le manuscrit de Venise du Roman d'Alexandre (l. 347-356, 435-440)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Le Regard II, XI (1), pp.29-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adoubement d'Alexandre dans les versions en décasyllabes et les versions en alexandrins du Roman d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, La Chanson de geste, Écriture, intertextualités, translations, 14, pp.83-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description du monde dans le Roman de Toute Chevalerie de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, La description au Moyen Âge, 11, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et Candace dans le Roman d'Alexandre d'Alexandre de Paris et le Roman de Toute Chevalerie de Thomas de Kent »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 112, p. 18-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.1991.1659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translations and adaptations in Europe of the Maxims and Wise Sayings of the Egyptian Mubaššir ibn Fatik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEMOrients Conference: New Encounters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyrs in French Renaissance: Contrasting Representations, between Fertility of Nature and Violence against Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71st Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2025, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging Jason and the Conquest of the Golden Fleece: Visual arts and ephemeral spectacles in France, 1450-1560</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginings of Greek Antiquity and the performing arts, visual arts and cinema — Aesthetics, identities, ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Thessalokini, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du temps et de la vie humaine dans les traductions françaises des Triomphes de Pétrarque au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Ciclo de Debates em História Antiga”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Université Fédérale de Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasque de Lucène et la traduction de la Cyropédie de Xénophon à la cour de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions italiennes, françaises et allemandes d’œuvres grecques au XVe et XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villa Vigoni, Dec 2024, Villa Vigoni, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réceptions de figures grecques de l’inspiration dans la littérature française du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence “Réceptions de figures grecques de l’inspiration dans la littérature française du Moyen Âge”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Études sur la Fiction et l’Histoire (Université Pontificale Catholique de Rio de Janeiro); Université Fédérale de Rio de Janeiro, Sep 2024, Rio de Jaineiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curiosité antiquaire et offrande amoureuse : le Discours du Voyage de Constantinople de Bertrand de La Borderie (1542) et sa mise en mémoire poétique de savoirs sur la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Antiquaires voyageurs (XVIe-XIXe siècles)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, École française de Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory of the Muses and Creative Reception in Pre-Modern French Literature (1320–1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70th Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek lands in two 15th-century French geographical texts and their illuminated manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Material Heritage of Ancient Greece in Early Modern Europe: New Approaches and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GrECI (“Greek Heritage in European Culture and Identity”), Feb 2024, Norwegian Institute d’Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adaptations de l’Historia de preliis en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografia e storia di un mito. Traiettorie romanze della Historia de Preliis di Alessandro Magno tra XIII e XV secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bologne Università di Bologna, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trojan Diaspora and Singular Origin Narrative in Jean Wauquelin’s Chroniques du Hainaut: Migration and Hellenisation of Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">98th Annual Meeting of the Medieval Academy of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The memory of the foundations of Thebes and Athens in French medieval texts: reinterpretations and reflections on the birth of a community (12th-15th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies Association Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Newcastle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting the Story of the Hermaphrodite: The Fusion of Sexes and Genders in the Middle Ages and Sixteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Modern Language Association Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographies masculines et portraits féminins : deux modes d’écriture différents dans l’Histoire de la première destruction de Troie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits d’hommes et de femmes illustres de l’Antiquité au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Séris, Oct 2023, Paris INHA et Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander the Great and the monsters: a new Hercules? The French Romans d’Alexandre of the 12th and 13th centuries”, au sein de la session “Alexander’s Monsters in Medieval Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monsters of Alexander the Great’s Legends in World Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, British Library (Londres), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulgariser pour le prince : la bibliothèque d’auteurs grecs d’Hercule Ier d’Este</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne (Textes et images, 1300-1560)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lille université de Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Pizan, première écrivaine professionnelle en langue française, sous le règne de Charles VI : promotion des femmes et mémoire de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Christine de Pizan, première écrivaine professionnelle en langue française, sous le règne de Charles VI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vincennes (Société des amis de Vincennes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grèce dans Les Illustrations de Gaule et Singularités de Troie de Jean Lemaire de Belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Lemaire de Belges, rhétoriqueur de France et de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellen Delvallée; Adeline Desbois-Ientile, Jul 2022, Monastère royal de Brou - Bourg-en-Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Seyssel Translating Ancient Works: Discourses on the Three Languages; Greek, Latin, and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Volume d’Orose and the French Reception of the Historiae adversus paganos from the 12th to the end of the 15th century : New Perspectives on Pagan Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orosius Through the Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres - Institute of Classical Studies, University of London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule dans le Livre d’Hercule et le Recueil des Histoires de Troie de Raoul Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages du passé et imaginaire politique dans la littérature bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Centre universitaire du Musée (Boulogne-sur-Mer), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Heroines and the Defence of Women in the French Adaptations of Boccaccio’s “De mulieribus claris”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Boccaccio Association Fifth Triennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassembler les dits de héros, de philosophes et de sages grecs dans des florilèges français à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Nuits attiques aux Jours de fête : circulation des savoirs aux marges de l’encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Raffarin; Thibault Miguet, Mar 2022, Paris Université Est-Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la vie de philosophes grecs en France du XIIIe à la première moitié du XVIe siècle: structures biographiques et constructions de réseaux intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectio 2022 “Networking through Biography. Doctrinal and literary strategies in biographical literature for constructing intellectual networks from Antiquity to the Renaissance”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Louvain (KU Leuven), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyranny and Sexual Violence: Representing Female Resistance in the Ovide moralisé and the Bible des poëtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Academy of America - Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlottesville - University of Virginia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manuscrits aux imprimés du &amp;quot;Roman de Philippe de Madien&amp;quot; et du &amp;quot;Roman de Florimont&amp;quot; : deux stratégies éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cy commence ung livre emprainté… Diffusion et réception de la littérature médiévale en langue française par l’imprimerie (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements du &amp;quot;Roman de Florimont bourguignon&amp;quot; : seuil et clôture du texte, entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L’art du récit à la cour de Bourgogne: l’activité de Jean de Wavrin et de son atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy à Rouen au xve siècle : les témoignages manuscrits et les raisons d’un succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance à Rouen: l’essor artistique et culturel dans la Normandie des décennies 1480-1530</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; à l’ère de l’imprimé, nouvelles perspectives théologiques et nouvelle écriture de la « moralisation » chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPVUS - Des lectures salutaires pour tous : les textes religieux les plus populaires au Moyen Âge, publics et modes de diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction de la &amp;quot;Cyropédie&amp;quot; par Vasque de Lucène et l’humanisme bourguignon à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Etudes sur la réception des fringe novels (fictions biographiques et autres « mythistoires » » de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imprimés des &amp;quot;Faits et gestes d’Alexandre&amp;quot; de Vasque de Lucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les premiers imprimés français et la littérature de Bourgogne (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Classiques Garnier, pp.95-106, 2019, 978-2-406-09314-5</w:t>
-[...6614 lines deleted...]
-                <w:t xml:space="preserve">hal-01670232v1</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue entrée d’Alexandre à Babylone : des raffinements de l’esthétique épique aux enjeux idéologiques de la recomposition de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre littéraire du Moyen Age aux yeux de l’historien et du philologue, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Moscou, Russie. pp.98-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences orientales selon Renart dans&amp;quot; Renart le Contrefait&amp;quot; : Astronomie, astrologie et magie, entre l’affirmation de la foi chrétienne et le détournement maléfique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculum Vulpis. Pour une redécouverte de Renart le Contrefait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.95-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 2 : Traductions de textes grecs et translatio studii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas. Brepols, 324 p., 2025, Recherches sur les réceptions de l'Antiquité, 978-2-503-60687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.418, 2023, Recherches sur les Réceptions de l'Antiquité, Catherine Gaullier-Bougassas, 978-2-503-60200-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bouquechardière / Jean de Courcy. Tome 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baudelle-Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Koroleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, pp.329, 2023, Recherches sur les réceptions de l'Antiquité, 978-2-503-58627-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui nous délivrera du grand Alexandre le Grand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécritures et adaptations de l’Ovide moralisé (XIVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Possamai-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 978-2-503-59024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy, Philippe II et Alexandre le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 524 p., 2021, coll. « Recherches sur les réceptions de l’Antiquité », 1-6, 978-2-503-58626-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la Grèce ancienne dans les littératures italienne et française des XIVe et XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2, 360 p., 2020, coll. « Recherches sur les Réceptions de l’Antiquité », 978-2-503-58223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 1, 438 p., 2020, coll. « Recherches sur les réceptions de l’Antiquité », 1-1, 978-2-503-58162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre d’Antoine Vérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postérités européennes de Quinte-Curce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turnhout, Brepols, 11, 2018, Alexander redivivus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 9, 451 p. 2017, Alexander redivivus, 978-2-503-56981-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.111883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote (XIIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.111883⟩</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 6, 513 p. 2015, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.107632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Turnhout, Brepols, 7, 608 p. 2015, Alexander redivivus, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.108679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote (XIIIe-XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 4, 2572 p. 2014, Alexander redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages d’Alexandre au paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bridges</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 3, 547 p. 2013, Alexandre redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.6.09070802050003050406020300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire ancienne jusqu'à César ou Histoires pour Roger, châtelain de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout: Brepols 4, 474 p., 2012, Alexander redivivus, 978-2-503-54213-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.105654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vœux du Paon de Jacques de Longuyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 346 p. 2011, collection Circare</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie médiévale d’Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 1, 375 p. 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.6.09070802050003050400090806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Châtelain de Coucy et de la Dame de Fayel de Jakemés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honore Champion, 632 p. 2009, Champion Classiques, 2745318314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tentation de l’Orient dans le roman médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 67, 473 p. 2003, NOUVELLE BIBLIOTHEQUE DU MOYEN AGE, 2745309072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d’Alexandre ou le Roman de Toute Chevalerie de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Harf-Lancner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 742 p. 2003, CHAMPION CLASSIQUES MOYEN AGE, 2745305190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Turnhout, Brepols, 4, 2572 p. 2014, Alexander redivivus</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Romans d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 42, 572 p. 1998, NOUVELLE BIBLIOTHEQUE DU MOYEN AGE, 2852036789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...548 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669083v1</w:t>
-              </w:r>
-[...5060 lines deleted...]
-                <w:t xml:space="preserve">hal-01717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15376,51 +15376,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F6F4D6"/>
+    <w:nsid w:val="970D77CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15607,51 +15607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-gaullier-bougassas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-9404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035468807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/les-membres-de-liuf/membre/189-catherine-gaullier-bougassas.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrelita.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythalexandre.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=RRA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=AR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401466-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724905v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970885.082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720646v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720606v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717807v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113453" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670702v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tilliette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670524v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670488v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670504v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670510v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670426v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670385v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670517v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670461v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670530v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670454v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670646v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670403v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101452" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101446" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313632v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Possamai-Perez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590240-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720106v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720091v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720033v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669214v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.111883" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669205v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.108679" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669196v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.107632" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669189v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669180v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050406020300" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669131v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.105654" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669162v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669169v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050400090806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669118v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbaf006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617862v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.troia.5.137023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238627v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0199" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335967v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720506v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670203v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670191v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13065" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670184v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.1.103156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-98T686L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12211" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670121v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670111v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2556" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670104v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670092v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1653" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670099v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2232" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670085v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1853" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670080v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.2.303015" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-0H2XK7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670728v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670056v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1521" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670068v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1536" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670718v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670073v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670014v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670003v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1442" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669999v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.948" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669251v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669233v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669241v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.1991.1659" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409511v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999982v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409483v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986060v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985962v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985867v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985755v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985229v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985912v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985703v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985927v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985203v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985065v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985219v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984864v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718441v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718535v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718477v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717797v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717781v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717755v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718512v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715866v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717593v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-gaullier-bougassas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-9404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035468807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/les-membres-de-liuf/membre/189-catherine-gaullier-bougassas.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrelita.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythalexandre.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=RRA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=AR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401466-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970885.082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113453" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tilliette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbaf006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.troia.5.137023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0199" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.1.103156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-98T686L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12211" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2556" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1653" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1853" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.2.303015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-0H2XK7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1521" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1536" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.948" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669241v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.1991.1659" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Possamai-Perez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590240-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720091v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669214v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.111883" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.107632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.108679" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050406020300" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.105654" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669169v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050400090806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>