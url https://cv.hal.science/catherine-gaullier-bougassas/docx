--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -254,14585 +254,15656 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (104)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (110)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Remembering the founding of Thebes in French medieval texts from the Roman de Thèbes to the Ovide moralisé (12th-early 14th century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Madeleine Scherer; Jakob Schneider; Benjamin Eldon Stevens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memories of Antiquity : Classical Reception and Memory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.55-74, 2026, 9783111349855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111349930-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05485064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Mer des histoires et la réception de Diogène Laërce à la fin du XVe siècle : l’exemple de Solon d’Athènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prunelle Deleville; Marie-Pascale Halary; Francesco Montorsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«Translater de bon cuer » - Mélanges de littérature médiévale en l’honneur de Marylène Possamaï-Pérez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.89-98, 2026, 978-2-406-18927-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18929-9.p.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La naissance de la philosophie grecque selon la Chronique dite de Baudouin d’Avesnes et le Miroir historial : écriture historique et tentation de l’encyclopédisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thibault Miguet; Anne Raffarin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges de l’encyclopédie : circulation des savoirs de l’Antiquité à l’âge de l’Humanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-151, 2025, Colloques, congrès et conférences sur le Moyen Âge, 978-2745363800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traductions indirectes de textes grecs en français et la translatio studii : des études au croisement des « translation studies », des « reception studies » et des « memory studies »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 2 : Traductions de textes grecs et translatio studii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, Brepols, p. 5-23, 2025, Recherches sur les réceptions de l'Antiquité, 978-2-503-60687-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane dans la Chronique dite de Derval, du Chastel et de Brézé : une traduction savante de Boccace, antérieure au De la genealogie des dieux imprimé par Antoine Vérard en 1498</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 1: Histoires des héros grecs et troyens (textes et images, 1300-1560)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-218, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60685-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.143902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passion européenne pour la mémoire des passés antiques : des écritures et des visualisations mémorielles sans cesse multipliées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires des passés antiques : une élaboration continue (XIVe-XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-34, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60683-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire des textes en français sur la Grèce ancienne avant le renouveau de l'enseignement du grec en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 1: Histoires des héros grecs et troyens (textes et images, 1300-1560)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-11, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60685-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.143891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception des Sept Sages de Grèce dans une chronique française inédite du XVe siècle : la Chronique dite de Derval, du Chastel et de Brezé, commentaire et transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faszination Antike</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ergon – ein Verlag in der Nomos Verlagsgesellschaft, pp.31-48, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/9783987401466-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images du monde, encyclopédies et traités en langue française (XIIIe -XIVe siècle) : reprises et renouvellements des représentations de l’espace grec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.53-69, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer la réception de la Grèce ancienne sous l’angle de la représentation de l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.5-29, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les savoirs hérités sur les espaces grecs : les autorités antiques connues dans l’Europe occidentale médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.31-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander the Great in European Medieval Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theo D'haen (Dir.); Bo Utas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature: A World History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de Philomèle et la réécriture de l’Ovide moralisé dans la Bouquechardière de Jean de Courcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.); Marylène Possamaï-Perez (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La postérité de l’Ovide moralisé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les imprimés des Faits et gestes d’Alexandre de Vasque de Lucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les premiers imprimés français et la littérature de Bourgogne (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.269-288, 2021, 9782745354617</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mort du roi Alexandre dans les récits médiévaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hugo Oscar Bizzarri (Dir.); Martin Rohde (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mort du roi : réalité, littérature, représentation | Der Tod des Königs : Realität, Literatur, Repräsentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Reichert Verlag, pp.17-38, 2021, 9783752005936</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les imprimés des Faits et gestes d’Alexandre de Vasque de Lucène</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Role of Antiquity in Medieval Historiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Berger (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bloomsbury History: Theory and Method, digital resource</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350970885.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovide dans la Bouquechardière de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefania Cerrito (Dir.); Marylene Possamai-Perez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ovide en France, du Moyen Âge à nos jours. Études pour célébrer le bimillénaire de sa mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.113-127, 2021, 978-2-406-11517-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyage en Grèce de Louis de Gavre dans l’Histoire des seigneurs de Gavre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les premiers imprimés français et la littérature de Bourgogne (1470-1550)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.269-288, 2021, 9782745354617</w:t>
+              <w:t xml:space="preserve">Écrire le voyage au temps des ducs de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.193-202, 2021, 978-2-503-57993-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...68 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5040/9781350970885.082⟩</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manuscrits aux imprimés du Roman de Philippe de Madien et du Roman de Florimont : deux stratégies éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Adam (Dir.); Jean Devaux (Dir.); Nadine Henrard (Dir.); Matthieu Marchal (Dir.); Alexandra Velissariou (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les lettres médiévales à l’aube de l’ère typographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-54, 2020, 978-2-406-09872-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09874-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.113-127, 2021, 978-2-406-11517-5</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écriture du miroir du prince au XIVe siècle : Le Songe du Viel Pèlerin de Philippe de Mézières et le Secretum secretorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard (Dir.); Renate Blumenfeld-Kosinski (Dir.); Antoine Calvet (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières, rhétorique et poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.251-269, 2019, 978-2-600-05962-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.193-202, 2021, 978-2-503-57993-1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion de la Bouquechardière de Jean de Courcy à Rouen au XVe siècle : les témoignages manuscrits et les raisons d’un succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xavier Bonnier (Dir.); Gérard Milhe-Poutingon (Dir.); Sandra Provini (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance à Rouen : l’essor artistique et culturel dans la Normandie des décennies 1480-1530</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.257-273, 2019, 979-1024012094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un engouement pour la Grèce ancienne en Italie, en France et dans les Pays-Bas bourguignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-22, 2019, 978-2-503-58223-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Un engouement pour la Grèce ancienne en Italie, en France et dans les Pays-Bas bourguignons</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludmilla Evdokimova (Dir.); Alain Marchandisse (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.95-106, 2019, 978-2-406-09314-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy et son idéal de la royauté dans la Bouquechardière : la vierge à l’enfant, Nectanabus et le dieu Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (Dir.); Marie-Pascale Halary (Dir.); Sylvie Lefèvre (Dir.); Patrick Moran (Dir.); Jean-René Valette (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.225-234, 2019, 9782745351456</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hercule dans la Bouquechardière de Jean de Courcy : une exemplarité contrariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brepols, pp.5-22, 2019, 978-2-503-58223-8</w:t>
+              <w:t xml:space="preserve">, Brepols, pp.252-268, 2019, 978-2-503-58223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Droz, pp.251-269, 2019, 978-2-600-05962-6</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compilation, invention et recréation: La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (éd.); Marie-Pascale Halary (éd.); Sylvie Lefèvre (éd.); P. Moran (éd.); Jean-René Valette (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la pensée de l’Histoire au jeu littéraire. Études médiévales en l’honneur de Dominique Boutet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.257-273, 2019, 979-1024012094</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réécritures françaises des &amp;quot;Dits moraux des philosophes&amp;quot; de Guillaume de Tignonville : imprimés, textes didactiques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Sol Ortola (éd.); Marie-Christine Bornes-Varol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aliento n° 9 - Ascendance et Postérité de corpus de sagesse arabe et juive en Europe et en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lorraine, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.95-106, 2019, 978-2-406-09314-5</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures des Historiae de Quinte-Curce du XIVe au XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, pp.5-29, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Honoré Champion, pp.225-234, 2019, 9782745351456</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand et ses expériences du temps et de l’espace selon Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Lalomia (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tempo e spazio nei romanzi di Alessandro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rubbettino Editore, pp.123-136, 2018, 9788849858709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hercule dans la Bouquechardière de Jean de Courcy : une exemplarité contrariée</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements du Roman de Florimont bourguignon : seuil et clôture du texte, entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Devaux (Dir.); Matthieu Marchal (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’art du récit à la cour de Bourgogne: l’activité de Jean de Wavrin et de son atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.223-236, 2018, 9782745348807</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce : les Faicts et Gestes d’Alexandre le Grand (1468)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures littéraires grecques en France et en Italie aux XIVe et XVe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brepols, pp.252-268, 2019, 978-2-503-58223-8</w:t>
+              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Brepols, pp.213-240, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Lorraine, 2018</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction de la Cyropédie par Vasque de Lucène et l’humanisme bourguignon à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne Jouanno (Dir.); Bernard Pouderon (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Études sur la réception des fringe novels de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beauchesne, pp.87-104, 2018, 9782701022666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renouvellements de l’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; dans l’imprimé d’Antoine Vérard, le &amp;quot;Volume d’Orose&amp;quot; (1491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paola Cifarelli; Maria Colombo-Timelli; Matteo Milani; Anne Schoysman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raconter en prose (XIVe-XVIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.209-224, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">C. Gaullier-Bougassas (Dir.). </w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de la Grèce dans la trilogie des « matieres » selon Jean Bodel et les conquête de la « matiere » d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Ferlampin-Acher (éd.); Catalina Girbea (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matières à débat. La notion de matière littéraire dans la littérature médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-328, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la première histoire universelle en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michele Campopiano (Dir.); Henry Bainton (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universal Chronicles in the High Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, York Medieval Press, pp.179-198, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 11, Brepols, pp.5-29, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
+              <w:t xml:space="preserve">, 11, Brepols, 2017, Alexander redivivus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoire des œuvres théâtrales et des opéras français sur et autour d’Alexandre le Grand (xve-xixe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne (fin XVe-XIXe siècle). Théâtre et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brepols, pp.317-369 2017, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renaissances d’Alexandre le Grand au théâtre et à l’opéra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Catherine Dumas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne (fin XVe-XIXe siècle). Théâtre et opéra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Brepols, pp.5-42 2017, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 11, Brepols, pp.213-240, 2018, coll. "Alexander redivivus", 978-2-503-57825-5</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La postérité européenne du &amp;quot;Choix de maximes et de dits sages&amp;quot; de Mubassir al Fatik : une &amp;quot;translatio&amp;quot; pour célébrer l’Europe et ses origines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Blanchard (éd.); Renate Blumenfeld-Kosinski (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philippe de Mézières et l’Europe. Nouvelle histoire, nouveaux espaces, nouveaux langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.173-189, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Beauchesne, pp.87-104, 2018, 9782701022666</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrinet du Pin et le mécénat de la duchesse de Savoie Anne de Lusignan : le &amp;quot;Roman de Philippe de Madien&amp;quot; et les rêves orientaux d’une princesse chypriote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Legaré (éd.); Cynthia Jane Brown (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les femmes, la culture et les arts en Europe entre Moyen Age et Renaissance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.345-356, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, York Medieval Press, pp.179-198, 2017</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire en prose sur Alexandre le Grand au XIIIe siècle : les choix de l'historiographe Wauchier de Denain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Douchet (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wauchier de Denain : polygraphe du XIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Provence, pp.98-115, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.317-328, 2017</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les livres d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés, matérialité des textes, contextes et paratextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-29, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révélation hermétique et savoir occulte de l’Orient dans le Secretum secretorum latin et les Secrets des secrets français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.); Jean-Yves Tilliette (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.57-106, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.103385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet humaniste de Vasque de Lucène dans sa traduction de Quinte-Curce</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savoir scientifique et ‘roman historique’ : l’Alexandre anglo-normand de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Boutet (dir.); Joëlle Ducos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et Fiction au Moyen Age et à la Renaissance.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne, pp.143-159, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheminements culturels et métamorphoses d’un texte aussi célèbre qu’énigmatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.); Jean-Yves Tilliette (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.5-25, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.103383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les manuscrits franco-italiens du&amp;quot; Roman d’Alexandre&amp;quot; et de l’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; : des lectures italiennes originales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alexandre le Grand à la lumière des manuscrits et des premiers imprimés, matérialité des textes, contextes et paratextes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.49-80, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier au Cygne et Mélusine à la fin du Moyen Âge: images épique et romanesque de la féerie aux origines d'un lignage de la croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Gingras (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Motifs merveilleux et poétique des genres.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.57-71, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wauchier de Denain, Histoire ancienne jusqu’à César ou Histoires pour Roger, châtelain de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postérités européennes de Quinte-Curce : de l’humanisme aux Lumières (XIVe-XVIIIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Brepols, 2017, Alexander redivivus</w:t>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.232-241, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Répertoire des œuvres théâtrales et des opéras français sur et autour d’Alexandre le Grand (xve-xixe siècle)</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique dite de Baudouin d’Avesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.114-118, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy, La Bouquechardière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.144-150, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Paris (et de Bernay), Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.85-013, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman de Florimont en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.197-198, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre d’Abernun de Fetcham, Secret des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.184-186, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dans la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.173-179, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Tignonville, Dits moraux des philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.126-131, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gui de Cambrai, Vengement Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.124-126, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves de connaissance et d’exotisme, Alexandre aventurier en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1331-1472, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Vignay, Miroir historial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.153-157, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduction hébraïque du Roman d’Alexandre d’Alexandre de Paris (traduction fragmentaire) et du Vengement Alexandre de Gui de Cambrai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.322-323, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des œuvres hébraïques médiévales sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.71-73, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et la formation d’un espace européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Arizaleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bellon-Méguelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bizzarri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1711-1813, 2014, 978-2-503-54930-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les renaissances d’Alexandre le Grand au théâtre et à l’opéra</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.7-23, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1815-1823, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iter ad Paradisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.48-52, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman d’Alexandre décasyllabique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.195-197, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets français, version dite B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.209-210, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre aux origines de la royauté anglaise selon le Perceforest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.815-824, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean le Nevelon, Vengeance Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.157-160, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dits, poésies et œuvres didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.871-908, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefer Alexandrus Makdon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.311-322, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wauquelin, Les Faicts et les Conquestes d’Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.164-169, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Valenciennes, Lai d’Aristote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.132-134, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les romans en vers du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.748-808, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Romans d’Alexandre&amp;quot; aux miroirs du prince du XIVe siècle : célébrer ou mettre à mal l’exemplarité d’Alexandre (Policratique, Songe du Vergier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Madeleine Castellani (Ed.); Fiona McIntosh (Ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le pouvoir. Images du pouvoir dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.39-53, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric, Roman d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.83-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets anglo-normand abrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.198-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrinet du Pin, le Roman de Philippe de Madien ou la Conqueste de Grece faicte par Philippe de Madien, aultrement dit le Chevalier a l’espervier blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.179-184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre en prose du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.103-108, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman de Florimont en prose bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.198-202, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les histoires universelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.841-867, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immanuel ben Jacob Bonfils, Sefer Toledot Alexandros ha-Makdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.303-307, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les idéologies de la royauté et le statut des auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.683-687, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Pizan, Livre de la Mutacion de Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.110-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas de Kent, Alexandre anglo-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.216-220, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Tripoli, Secretum secretorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.60-66, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets franco-italien du ms. de Paris, BnF, fr. 821</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.213-215, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Pseudo-)Giovanni da Procida, Liber philosophorum moralium antiquorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.22-27, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature hébraïque sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.431-450, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curiosité d’Alexandre dans le contexte épistémologique médiéval. Sciences et savoirs occultes, observation, expérimentation et aventure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Brepols, pp.1273-85, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Alexandre en prose à Wauquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.825-841, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jofroi de Waterford et Servais Copale, Secret des secrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.169-173, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise de Defur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.186-189, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage d’Alexandre au paradis terrestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.229-232, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie d’Alexandre du ms. de Paris, BnF, héb. 671</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.323-324, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimon de Varennes, Roman de Florimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.77-82, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dichs dels Philosophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.119-120, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel ben Juda ibn Tibbon, Vie d’Alexandre du ms. de Londres, Jews’ College 145</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.307-311, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemplarités politiques de l’Alexandre français et leurs mises à l’épreuve, introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Brepols, pp.747-748, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Alexandre en français et ses univers littéraires multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.199-203, 205-228, 232-261, 270-277, 283-287, 288-307, 318-321, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama des œuvres françaises sur Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols pp.47-54, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage et conscience d’auteur dans la multiplicité des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Brepols, pp.111-114, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des secrets français, version dite C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.210-213, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renart le Contrefait, clerc troyen anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la Fascination pour Alexandre le Grand dans les littératures européennes (Xe-XVIe). Réinventions d’un mythe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.190-195, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les eaux troublées de la quête d’Alexandre et les sources orientales du Roman d’Alexandre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.165-210, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugement, condamnation et réforme personnelle dans les œuvres latines et romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.47-59, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces d’une légende, en quête du sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.113434⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.) ; Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.5-11, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatars et imitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.77-90, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau de vie et paradis, quêtes d’immortalité ou de salut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.); Margaret Bridges (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Voyage d’Alexandre au Paradis : Orient et Occident, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Brepols, pp.15-45, 2013, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.1.101445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et moralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Historiographie médiévale d'Alexandre le Grant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols pp. 233-269, 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.1.100104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie médiévale d’Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Historiographie médiévale d'Alexandre le Grant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, I, Brepols pp.5-34, 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.1.100093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5165 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...646 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruses de Philippe de Novare et la publicité de sa défense des Ibelins contre Frédéric II</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La réception des satyres au Moyen Âge et à la Renaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVe Cycle de débats sur l’Histoire Ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Histoire Ancienne de l’Institut d’histoire de l’Université fédérale de Rio de Janeiro, Sep 2025, Rio de janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670191v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translations and adaptations in Europe of the Maxims and Wise Sayings of the Egyptian Mubaššir ibn Fatik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEMOrients Conference: New Encounters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre retour à l’ancien, fictions inédites et continuation nouvelle</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Staging Jason and the Conquest of the Golden Fleece: Visual arts and ephemeral spectacles in France, 1450-1560</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginings of Greek Antiquity and the performing arts, visual arts and cinema — Aesthetics, identities, ideologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Thessalokini, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satyrs in French Renaissance: Contrasting Representations, between Fertility of Nature and Violence against Women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71st Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renaissance Society of America, Mar 2025, Boston (MA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-01670184v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esculape et la maîtrise sur le vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international “La réception des mythes grecs liés à la nature et au vivant: Textes et images (XIVe-XVIe siècle)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC AGRELITA, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Même et l’Autre, entre amour et croisade</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réceptions de figures grecques de l’inspiration dans la littérature française du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence “Réceptions de figures grecques de l’inspiration dans la littérature française du Moyen Âge”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Études sur la Fiction et l’Histoire (Université Pontificale Catholique de Rio de Janeiro); Université Fédérale de Rio de Janeiro, Sep 2024, Rio de Jaineiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670123v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du temps et de la vie humaine dans les traductions françaises des Triomphes de Pétrarque au début du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Ciclo de Debates em História Antiga”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Université Fédérale de Rio de Janeiro, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre face aux révoltes des siens</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Vasque de Lucène et la traduction de la Cyropédie de Xénophon à la cour de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traductions italiennes, françaises et allemandes d’œuvres grecques au XVe et XVIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villa Vigoni, Dec 2024, Villa Vigoni, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670121v1</w:t>
+                <w:t xml:space="preserve">hal-04986076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois variations sur deux figures du pouvoir, Alexandre et César</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curiosité antiquaire et offrande amoureuse : le Discours du Voyage de Constantinople de Bertrand de La Borderie (1542) et sa mise en mémoire poétique de savoirs sur la Grèce antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Antiquaires voyageurs (XVIe-XIXe siècles)”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, École française de Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670111v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory of the Muses and Creative Reception in Pre-Modern French Literature (1320–1530)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70th Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre et les poètes, ou le lyrisme dans le roman épique médiéval</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Greek lands in two 15th-century French geographical texts and their illuminated manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Material Heritage of Ancient Greece in Early Modern Europe: New Approaches and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GrECI (“Greek Heritage in European Culture and Identity”), Feb 2024, Norwegian Institute d’Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670117v1</w:t>
+                <w:t xml:space="preserve">hal-04985947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre, héros du progrès</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les adaptations de l’Historia de preliis en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geografia e storia di un mito. Traiettorie romanze della Historia de Preliis di Alessandro Magno tra XIII e XV secolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bologne Università di Bologna, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670104v1</w:t>
+                <w:t xml:space="preserve">hal-04985832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fortune du Roman d’Alexandre d’Alexandre de Paris</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The memory of the foundations of Thebes and Athens in French medieval texts: reinterpretations and reflections on the birth of a community (12th-15th centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies Association Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Newcastle, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670092v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trojan Diaspora and Singular Origin Narrative in Jean Wauquelin’s Chroniques du Hainaut: Migration and Hellenisation of Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">98th Annual Meeting of the Medieval Academy of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington, DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chevalier au Cygne à la fin du Moyen Âge</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting the Story of the Hermaphrodite: The Fusion of Sexes and Genders in the Middle Ages and Sixteenth Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Modern Language Association Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670099v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographies masculines et portraits féminins : deux modes d’écriture différents dans l’Histoire de la première destruction de Troie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits d’hommes et de femmes illustres de l’Antiquité au XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Émilie Séris, Oct 2023, Paris INHA et Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman et lyrisme courtois</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexander the Great and the monsters: a new Hercules? The French Romans d’Alexandre of the 12th and 13th centuries”, au sein de la session “Alexander’s Monsters in Medieval Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monsters of Alexander the Great’s Legends in World Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, British Library (Londres), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670085v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulgariser pour le prince : la bibliothèque d’auteurs grecs d’Hercule Ier d’Este</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne (Textes et images, 1300-1560)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lille université de Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre héros païen ou héros pré-chrétien ?</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine de Pizan, première écrivaine professionnelle en langue française, sous le règne de Charles VI : promotion des femmes et mémoire de l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence "Christine de Pizan, première écrivaine professionnelle en langue française, sous le règne de Charles VI"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vincennes (Société des amis de Vincennes), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Seyssel Translating Ancient Works: Discourses on the Three Languages; Greek, Latin, and French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">68th Annual Meeting of the Renaissance Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...14 lines deleted...]
-                <w:t xml:space="preserve">hal-01670080v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Volume d’Orose and the French Reception of the Historiae adversus paganos from the 12th to the end of the 15th century : New Perspectives on Pagan Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orosius Through the Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres - Institute of Classical Studies, University of London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander and Aristotle in the French Alexander Romances</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Hercule dans le Livre d’Hercule et le Recueil des Histoires de Troie de Raoul Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages du passé et imaginaire politique dans la littérature bourguignonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Devaux; Elena Koroleva; Grace Baillet, Oct 2022, Centre universitaire du Musée (Boulogne-sur-Mer), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670728v1</w:t>
+                <w:t xml:space="preserve">hal-04985203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (première partie)</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Grèce dans Les Illustrations de Gaule et Singularités de Troie de Jean Lemaire de Belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Lemaire de Belges, rhétoriqueur de France et de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellen Delvallée; Adeline Desbois-Ientile, Jul 2022, Monastère royal de Brou - Bourg-en-Bresse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670056v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Heroines and the Defence of Women in the French Adaptations of Boccaccio’s “De mulieribus claris”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Boccaccio Association Fifth Triennial Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (deuxième partie)</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rassembler les dits de héros, de philosophes et de sages grecs dans des florilèges français à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Nuits attiques aux Jours de fête : circulation des savoirs aux marges de l’encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Raffarin; Thibault Miguet, Mar 2022, Paris Université Est-Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670068v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire la vie de philosophes grecs en France du XIIIe à la première moitié du XVIe siècle: structures biographiques et constructions de réseaux intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectio 2022 “Networking through Biography. Doctrinal and literary strategies in biographical literature for constructing intellectual networks from Antiquity to the Renaissance”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Louvain (KU Leuven), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mystifications et ruses dans les Romans d’Alexandre du Pseudo-Callisthène et de Thomas de Kent</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Tyranny and Sexual Violence: Representing Female Resistance in the Ovide moralisé and the Bible des poëtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Academy of America - Annual Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Charlottesville - University of Virginia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670718v1</w:t>
+                <w:t xml:space="preserve">hal-04984864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre et les Brahmanes dans les Romans d'Alexandre français du XIIe au XVe siècle</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La traduction de la &amp;quot;Cyropédie&amp;quot; par Vasque de Lucène et l’humanisme bourguignon à la fin du XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux marges du roman antique. Etudes sur la réception des fringe novels (fictions biographiques et autres « mythistoires » » de la Renaissance à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670073v1</w:t>
+                <w:t xml:space="preserve">hal-01718535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie d’Alexandre le Grand dans Renart le Contrefait et le Livre de la Mutacion de Fortune</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Les imprimés des &amp;quot;Faits et gestes d’Alexandre&amp;quot; de Vasque de Lucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Les premiers imprimés français et la littérature de Bourgogne (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670014v1</w:t>
+                <w:t xml:space="preserve">hal-01718441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enchanteur Nectanabus et la singularité d'Alexandre dans les Romans d'Alexandre français</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">Des manuscrits aux imprimés du &amp;quot;Roman de Philippe de Madien&amp;quot; et du &amp;quot;Roman de Florimont&amp;quot; : deux stratégies éditoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cy commence ung livre emprainté… Diffusion et réception de la littérature médiévale en langue française par l’imprimerie (1470-1550)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670715v1</w:t>
+                <w:t xml:space="preserve">hal-01718477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mises en prose du Roman d'Alexandre</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La diffusion de la &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy à Rouen au xve siècle : les témoignages manuscrits et les raisons d’un succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Renaissance à Rouen: l’essor artistique et culturel dans la Normandie des décennies 1480-1530</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670003v1</w:t>
+                <w:t xml:space="preserve">hal-01717797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre et la ville dans le Roman d'Alexandre d'Alexandre de Paris</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">L’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; à l’ère de l’imprimé, nouvelles perspectives théologiques et nouvelle écriture de la « moralisation » chrétienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPVUS - Des lectures salutaires pour tous : les textes religieux les plus populaires au Moyen Âge, publics et modes de diffusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670708v1</w:t>
+                <w:t xml:space="preserve">hal-01717781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wauquelin et Vasque de Lucène</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les renouvellements du &amp;quot;Roman de Florimont bourguignon&amp;quot; : seuil et clôture du texte, entre histoire et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L’art du récit à la cour de Bourgogne: l’activité de Jean de Wavrin et de son atelier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01670009v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects sociaux des littératures médiévales. Texte et situation communicative au Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moscou, Russie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'altérité de l'Alexandre du Roman d'Alexandre et, en contrepoint, l'intégration à l'univers arthurien de l'Alexandre de Cligès</w:t>
-[...27 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La longue entrée d’Alexandre à Babylone : des raffinements de l’esthétique épique aux enjeux idéologiques de la recomposition de l’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre littéraire du Moyen Age aux yeux de l’historien et du philologue, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Moscou, Russie. pp.98-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...375 lines deleted...]
-                <w:t xml:space="preserve">hal-01657627v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences orientales selon Renart dans&amp;quot; Renart le Contrefait&amp;quot; : Astronomie, astrologie et magie, entre l’affirmation de la foi chrétienne et le détournement maléfique du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculum Vulpis. Pour une redécouverte de Renart le Contrefait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bruxelles, Belgique. pp.95-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">World geography, historical time and political vision: Disseminating Orosius’ knowledge at the beginning of the Volume d’Orose (1491)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the Institute of Classical Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bics/qbaf006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05079395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staging Jason and the Quest for the Golden Fleece: Ephemeral Performances at the Burgundian Court and the Banquet du Faisan (1454)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skenè. Journal of Theatre and Drama Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26262/skene.v0i17.11373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le volume d'Orose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troianalexandrina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating Orosius’s Intentions: The French Volume d’Orose (1491) and Pagan Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troianalexandrina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.125-159. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-05409511v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.troia.5.137023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyrs in French Renaissance: Contrasting Representations, between Fertility of Nature and Violence against Women</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">La nymphe Œnone dans les Illustrations de Gaule et singularités de Troie et les subtilités de l’adaptation d’Ovide par Jean Lemaire de Belges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 96 (1), pp.199-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.096.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999982v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05409483v1</w:t>
+                <w:t xml:space="preserve">hal-04238627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images du temps et de la vie humaine dans les traductions françaises des Triomphes de Pétrarque au début du XVIe siècle</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Le succès des héroïnes antiques païennes dans les littératures romanes du XIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986060v1</w:t>
+                <w:t xml:space="preserve">hal-04335967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasque de Lucène et la traduction de la Cyropédie de Xénophon à la cour de Bourgogne</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">La Chronique dite de Derval, du Chastel et de Brézé , ses manuscrits et la structure du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pecia. Le livre et l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25, pp.53-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.PECIA.5.136101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986076v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04986065v1</w:t>
+                <w:t xml:space="preserve">hal-04572005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosité antiquaire et offrande amoureuse : le Discours du Voyage de Constantinople de Bertrand de La Borderie (1542) et sa mise en mémoire poétique de savoirs sur la Grèce antique</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">La mise en scène de la ville dans les manuscrits de la Bouquechardière de Jean de Courcy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi francesi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Texte et images entre Moyen Âge et Renaissance, 192, pp.508-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985975v1</w:t>
+                <w:t xml:space="preserve">hal-03720506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory of the Muses and Creative Reception in Pre-Modern French Literature (1320–1530)</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Les traductions en français d’ouvrages italiens sur l’Antiquité grecque à la cour de Bourgogne au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les Italiens en Europe. Perceptions, représentations, échanges littéraires et culturels (XIVe-XVIe siècle), 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985962v1</w:t>
+                <w:t xml:space="preserve">hal-03720196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek lands in two 15th-century French geographical texts and their illuminated manuscripts</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Alexandre et l’Europe des Lumières, le premier Européen conquérant de l’Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Grandes Figures historiques dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985947v1</w:t>
+                <w:t xml:space="preserve">hal-01670221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adaptations de l’Historia de preliis en France</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Le Roman du Châtelain de Coucy et de la Dame de Fayel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La volonté didactique dans la littérature médiévale II (30), pp.99-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985832v1</w:t>
+                <w:t xml:space="preserve">hal-01670203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trojan Diaspora and Singular Origin Narrative in Jean Wauquelin’s Chroniques du Hainaut: Migration and Hellenisation of Hainaut</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Les ruses de Philippe de Novare et la publicité de sa défense des Ibelins contre Frédéric II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La médiatisation du fait judiciaire, 25, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985755v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04985867v1</w:t>
+                <w:t xml:space="preserve">hal-01670191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the Story of the Hermaphrodite: The Fusion of Sexes and Genders in the Middle Ages and Sixteenth Century</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre retour à l’ancien, fictions inédites et continuation nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.lmfr.1.103156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985229v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-04985703v1</w:t>
+                <w:t xml:space="preserve">hal-01670184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulgariser pour le prince : la bibliothèque d’auteurs grecs d’Hercule Ier d’Este</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Le Même et l’Autre, entre amour et croisade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le Roman idyllique à la fin du Moyen Âge, 20, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.12211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943020v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04985927v1</w:t>
+                <w:t xml:space="preserve">hal-01670123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grèce dans Les Illustrations de Gaule et Singularités de Troie de Jean Lemaire de Belges</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Alexandre face aux révoltes des siens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25, pp.209-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985185v1</w:t>
+                <w:t xml:space="preserve">hal-01670121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude de Seyssel Translating Ancient Works: Discourses on the Three Languages; Greek, Latin, and French</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Trois variations sur deux figures du pouvoir, Alexandre et César</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, César au Moyen Âge, 14 spécial, pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.2556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984926v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04984998v1</w:t>
+                <w:t xml:space="preserve">hal-01670111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hercule dans le Livre d’Hercule et le Recueil des Histoires de Troie de Raoul Lefèvre</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Alexandre et les poètes, ou le lyrisme dans le roman épique médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Poètes et poétesses dans le roman médiéval, 25, pp.49-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985203v1</w:t>
+                <w:t xml:space="preserve">hal-01670117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greek Heroines and the Defence of Women in the French Adaptations of Boccaccio’s “De mulieribus claris”</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Alexandre, héros du progrès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Réception et représentation de l’Antiquité, 24, pp.213-227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985065v1</w:t>
+                <w:t xml:space="preserve">hal-01670104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rassembler les dits de héros, de philosophes et de sages grecs dans des florilèges français à la fin du Moyen Âge</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">La fortune du Roman d’Alexandre d’Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.147-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.1653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984894v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04985219v1</w:t>
+                <w:t xml:space="preserve">hal-01670092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyranny and Sexual Violence: Representing Female Resistance in the Ovide moralisé and the Bible des poëtes</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Le Chevalier au Cygne à la fin du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.165-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.2232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04984864v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01718477v1</w:t>
+                <w:t xml:space="preserve">hal-01670099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les renouvellements du &amp;quot;Roman de Florimont bourguignon&amp;quot; : seuil et clôture du texte, entre histoire et fiction</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Roman et lyrisme courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.197-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.1853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717755v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01717797v1</w:t>
+                <w:t xml:space="preserve">hal-01670085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’&amp;quot;Histoire ancienne jusqu’à César&amp;quot; à l’ère de l’imprimé, nouvelles perspectives théologiques et nouvelle écriture de la « moralisation » chrétienne</w:t>
-[...34 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre héros païen ou héros pré-chrétien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51-52-53, pp.305-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/j.lmfr.2.303015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717781v1</w:t>
-[...137 lines deleted...]
-                <w:t xml:space="preserve">hal-01718441v1</w:t>
+                <w:t xml:space="preserve">hal-01670080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Bouquechardière&amp;quot; de Jean de Courcy : des énigmes d’une écriture solitaire aux énigmes du succès de l’œuvre et de ses usages politiques, sociaux et commerciaux de ses manuscrits</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Alexander and Aristotle in the French Alexander Romances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Medieval French Alexander</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.57-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718512v1</w:t>
+                <w:t xml:space="preserve">hal-01670728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La longue entrée d’Alexandre à Babylone : des raffinements de l’esthétique épique aux enjeux idéologiques de la recomposition de l’Histoire</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (première partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 118, pp.83-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.2000.1521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715866v1</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-01717593v1</w:t>
+                <w:t xml:space="preserve">hal-01670056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand et la conquête de l'Ouest dans les Romans d'Alexandre du XIIe siècle, leurs mises en prose au XVe siècle et le Perceforest (deuxième partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 118, pp.394-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.2000.1536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mystifications et ruses dans les Romans d’Alexandre du Pseudo-Callisthène et de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deceptio. Mystifications, tromperies, illusions de l’Antiquité au Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.339-366</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et les Brahmanes dans les Romans d'Alexandre français du XIIe au XVe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, CVI, pp.467-493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enchanteur Nectanabus et la singularité d'Alexandre dans les Romans d'Alexandre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alexandre le Grand dans les littératures occidentales et proche-orientales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.303-319</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie d’Alexandre le Grand dans Renart le Contrefait et le Livre de la Mutacion de Fortune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, La Figure du roi, 17, pp.119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mises en prose du Roman d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Épopée tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Littérales, 22, pp.129-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et la ville dans le Roman d'Alexandre d'Alexandre de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antiquité dans la culture européenne du Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.229-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wauquelin et Vasque de Lucène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Le Choix de la prose (XIIIe-XVe siècle), 5, pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.1442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'altérité de l'Alexandre du Roman d'Alexandre et, en contrepoint, l'intégration à l'univers arthurien de l'Alexandre de Cligès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.143-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.948⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de réécriture inventive: le voyage d'Alexandre sous la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Traduction, transcription et adaptation au Moyen Âge, 14, pp.7-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les deux versions de l'enfermement d'Alexandre au val périlleux dans le manuscrit de Venise du Roman d'Alexandre (l. 347-356, 435-440)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, Le Regard II, XI (1), pp.29-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'adoubement d'Alexandre dans les versions en décasyllabes et les versions en alexandrins du Roman d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, La Chanson de geste, Écriture, intertextualités, translations, 14, pp.83-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description du monde dans le Roman de Toute Chevalerie de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, La description au Moyen Âge, 11, pp.191-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre et Candace dans le Roman d'Alexandre d'Alexandre de Paris et le Roman de Toute Chevalerie de Thomas de Kent »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romania (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 112, p. 18-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/roma.1991.1659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+        <w:t xml:space="preserve">Ouvrages (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 2 : Traductions de textes grecs et translatio studii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Gaullier-Bougassas. Brepols, 324 p., 2025, Recherches sur les réceptions de l'Antiquité, 978-2-503-60687-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires des passés antiques: une élaboration continue (XIVe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60683-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles traductions et réceptions indirectes de la Grèce ancienne. Tome 1: Histoires des héros grecs et troyens (textes et images, 1300-1560)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Gaullier-Bougassas. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.310, 2025, Recherches sur les Réceptions de l'Antiquité, 978-2-503-60685-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRA-EB.5.134318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05217581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean de Courcy, La Bouquechardière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baudelle-Michels Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Koroleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean de Courcy; Gaullier-Bougassas, Catherine; Baudelle-Michels, Sarah; Hériché-Pradeau, Sandrine; Koroleva, Elena. Brepols, Tome VII, 2023, Recherches sur les Réceptions de l'Antiquité, 978-2-503-58627-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter et nommer la Grèce et les Grecs (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.418, 2023, Recherches sur les Réceptions de l'Antiquité, Catherine Gaullier-Bougassas, 978-2-503-60200-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bouquechardière / Jean de Courcy. Tome 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hériché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Baudelle-Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Koroleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, pp.329, 2023, Recherches sur les réceptions de l'Antiquité, 978-2-503-58627-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui nous délivrera du grand Alexandre le Grand ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 13, 287 p., 2022, coll. « Alexander redivivus », 978-2-503-59026-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécritures et adaptations de l’Ovide moralisé (XIVe-XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylene Possamai-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols Publishers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 978-2-503-59024-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy, Philippe II et Alexandre le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 524 p., 2021, coll. « Recherches sur les réceptions de l’Antiquité », 1-6, 978-2-503-58626-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures de la Grèce ancienne dans les littératures italienne et française des XIVe et XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2, 360 p., 2020, coll. « Recherches sur les Réceptions de l’Antiquité », 978-2-503-58223-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bouquechardière de Jean de Courcy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 1, 438 p., 2020, coll. « Recherches sur les réceptions de l’Antiquité », 1-1, 978-2-503-58162-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postérités européennes de Quinte-Curce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 11, 2018, Alexander redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre d’Antoine Vérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 9, 451 p. 2017, Alexander redivivus, 978-2-503-56981-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.111883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’entrée d’Alexandre le Grand sur la scène européenne</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote (XIIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.111883⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tilliette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 6, 513 p. 2015, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar.5.107632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Trajectoires européennes du Secretum secretorum du Pseudo-Aristote (XIIIe-XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre le Grand à la lumière des manuscrits et des premiers imprimés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 7, 608 p. 2015, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.108679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fascination pour Alexandre le Grand dans les littératures européennes (Xe-début du XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 4, 2572 p. 2014, Alexander redivivus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voyages d’Alexandre au paradis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Bridges</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 3, 547 p. 2013, Alexandre redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.6.09070802050003050406020300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire ancienne jusqu'à César ou Histoires pour Roger, châtelain de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout: Brepols 4, 474 p., 2012, Alexander redivivus, 978-2-503-54213-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.5.105654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Vœux du Paon de Jacques de Longuyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klincksieck, 346 p. 2011, collection Circare</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’historiographie médiévale d’Alexandre le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, 1, 375 p. 2011, Alexander redivivus, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/m.ar-eb.6.09070802050003050400090806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman du Châtelain de Coucy et de la Dame de Fayel de Jakemés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honore Champion, 632 p. 2009, Champion Classiques, 2745318314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tentation de l’Orient dans le roman médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 67, 473 p. 2003, NOUVELLE BIBLIOTHEQUE DU MOYEN AGE, 2745309072</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roman d’Alexandre ou le Roman de Toute Chevalerie de Thomas de Kent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Harf-Lancner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 742 p. 2003, CHAMPION CLASSIQUES MOYEN AGE, 2745305190</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Romans d'Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Champion, 42, 572 p. 1998, NOUVELLE BIBLIOTHEQUE DU MOYEN AGE, 2852036789</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...610 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14842,365 +15913,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héroïnes païennes de l'Antiquité dans les littératures romanes des XIIe-XVIe siècles : représentations textuelles et visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, pp.350, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter le passage (Mondes romans, XIIe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pénélope Cartelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hirel-Wouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thieulin-Pardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlante : Revue d'études romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, pp.387, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exotisme littéraire médiéval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 320 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poètes et poétesses dans le roman médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, pp.1-104, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15210,105 +16281,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Dits moraux des philosophes de Guillaume de Tignonville : un best-seller de la fin du Moyen Âge et du XVIe siècle&amp;quot;, dans le carnet de recherches AGRELITA Project ERC Advanced Grant, ISSN 2827-7031, 19/07/2022, https://agrelita.hypotheses.org/1630</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gaullier-Bougassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15376,51 +16447,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="970D77CF"/>
+    <w:nsid w:val="93A84BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15607,51 +16678,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-gaullier-bougassas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-9404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035468807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/les-membres-de-liuf/membre/189-catherine-gaullier-bougassas.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrelita.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythalexandre.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=RRA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=AR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9.p.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401466-31" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342362v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720685v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720668v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720662v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970885.082" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724887v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720606v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720565v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720646v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720587v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720618v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717807v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720551v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113453" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670685v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717690v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670677v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717605v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tilliette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103383" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717614v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670413v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670510v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670654v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670429v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670636v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670385v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670582v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670470v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670551v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670531v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670524v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670488v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670530v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670454v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670554v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670559v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670389v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670373v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670575v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670466v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670444v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670570v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670521v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670648v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670377v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670365v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670367v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670566v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670543v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101446" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670256v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101444" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670354v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101448" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670357v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101445" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbaf006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848102v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.troia.5.137023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238627v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0199" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335967v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720196v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670221v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670191v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13065" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.1.103156" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-98T686L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670123v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12211" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2556" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670117v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670104v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1653" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1853" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.2.303015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-0H2XK7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670728v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670056v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1521" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670068v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1536" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670718v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670073v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670715v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670009v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1442" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669999v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.948" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669251v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669246v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669233v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669241v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.1991.1659" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409511v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999982v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409483v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986060v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986076v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986065v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985975v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985962v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985832v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985755v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985867v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985912v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985703v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943020v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985927v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985185v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984926v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985203v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985065v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985219v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717755v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717781v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718441v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718512v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715866v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717593v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409570v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313632v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822123v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Possamai-Perez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590240-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720134v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720091v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669222v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669214v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.111883" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669196v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.107632" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669205v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.108679" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050406020300" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669131v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.105654" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669162v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669169v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050400090806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669118v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669087v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669105v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669083v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195488v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669137v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795024v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-gaullier-bougassas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0138-9404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035468807" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iufrance.fr/les-membres-de-liuf/membre/189-catherine-gaullier-bougassas.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agrelita.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mythalexandre.meshs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=RRA" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=AR" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaullier-Bougassas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111349930-004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485952v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9.p.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116063v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/13366-book-08536380-9782745363800.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376379v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606859-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.143902" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503606835-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216810v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.143891" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783987401466-31" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313660v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313654v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970885.082" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09874-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720565v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717807v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717728v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720523v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720551v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724752v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717715v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670697v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670691v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.113434" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717690v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717668v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670677v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103385" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717605v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670665v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bridges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tilliette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.103383" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717614v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670582v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670457v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670531v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670488v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670483v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670413v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670510v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670429v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Arizaleta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bellon-M&#233;guelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bizzarri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503549309-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670426v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670564v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670514v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670517v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670454v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670559v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670461v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670403v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670646v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670373v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670466v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670570v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670621v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670412v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670521v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670659v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670377v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670371v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670367v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670566v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101452" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101446" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101444" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670354v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670357v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.1.101445" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100104" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670232v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.1.100093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409511v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409483v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999982v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986065v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986060v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985975v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985947v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985832v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985867v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985755v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985229v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985703v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943020v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985927v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984926v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984998v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985185v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985065v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984894v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717797v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717781v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717755v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01718512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01715866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01717593v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bics/qbaf006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626725v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/skene.v0i17.11373" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617862v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848102v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.troia.5.137023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238627v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0199" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335967v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572005v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.PECIA.5.136101" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720506v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670221v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670203v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13065" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670184v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.1.103156" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-98T686L0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12211" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670121v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670111v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2556" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670117v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670104v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670092v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.1653" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670099v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.2232" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670085v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1853" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670080v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.lmfr.2.303015" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-0H2XK7SL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670056v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1521" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670068v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.2000.1536" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670718v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670073v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670003v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01670009v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.1442" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669999v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.948" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669233v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669241v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01657627v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/roma.1991.1659" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409570v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110090v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217581v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRA-EB.5.134318" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04469051v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels Michels" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Koroleva" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313632v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04214139v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baudelle-Michels" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylene Possamai-Perez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503590240-1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720106v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720134v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720091v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669222v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669214v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.111883" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar.5.107632" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669205v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.108679" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669189v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050406020300" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669131v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.5.105654" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669162v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669169v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.ar-eb.6.09070802050003050400090806" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669087v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669105v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harf-Lancner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669083v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342512v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195488v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Cartelet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hirel-Wouts" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thieulin-Pardo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01669137v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795024v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>