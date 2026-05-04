--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -808,165 +808,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire du slam en classe de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Langues Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Aider à écrire, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la rage du peuple à l'Arabian Panther, les rap de Keny Arkana et Médine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dissidences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Musiques et Révolutions, XIXe, XXe, XXIe siècles, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330542v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01330541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façons de dire … son territoire</w:t>
               </w:r>
@@ -1254,441 +1254,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Développer son estime de soi pour améliorer ses compétences langagières – l’exemple de l’atelier slam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Dînactiques : Poésie et arts dans l’enseignement-apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Tardieu, Jun 2021, Paaris - Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire preuve de créativité pour améliorer ses compétences langagières - L'exemple de l'atelier slam en classe de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La créativité dans le champ de l’enseignement et de la médiation : quels objets d’enseignement, quelles compétences, quels dispositifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LINE (Nice), Mar 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Développer son estime de soi pour améliorer ses compétences langagières – l’exemple de l’atelier slam.</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’émouvoir et se mouvoir « mots contre maux » : les ateliers de slam, créateurs d’empathie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Dînactiques : Poésie et arts dans l’enseignement-apprentissage des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Claire Tardieu, Jun 2021, Paaris - Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Accueillir l'enfant, accompagner l'élève, bâtir une culture d'établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Laïque Française (mlfmonde), May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'atelier slam comme lieu de sensibilisation à l'empathie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie et bienveillance au coeur des apprentissages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joëlle Aden (IMAGER) / Emmanuelle Maître de Pembroke (LIRTES) (UPEC), Oct 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler ensemble avec les mots et le corps pour développer l’empathie - l’exemple de l’atelier slam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir l'enfant, accompagner l'élève, bâtir une culture d'établissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Laïque Française (mlfmonde), Apr 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-dit dans le dit, et inversement : l’exemple du rap français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du malentendu dans la chanson (2nde biennale d’études sur la chanson)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAER / CIELAM, LESA _ Aix-Marseille Université, Apr 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099233v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02130948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer en résonance avec l’autre, la place du corps dans l’atelier slam.</w:t>
               </w:r>
@@ -1737,165 +1737,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Rap et slam : réflexions sur des pratiques urbaines et des jeunes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictions, école et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MUNAÉ, Dec 2017, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Apprendre l'autre, prendre à l'autre, (ap)prendre sur soi : développer l'empathie par le projet pédagogique à visée « humanitaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eduquer à l'empathie. Où en sommes-nous ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joelle Aden ; Omar Zanna, May 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525615v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01665730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au plaisir des mots : La poésie comme facteur de motivation _ l’atelier slam en classe de langue</w:t>
               </w:r>
@@ -2333,151 +2333,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mener un atelier slam en anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gendron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le rap s'invite à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gendron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568982v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01550134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2632,51 +2632,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gendron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708432v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321913v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130948v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natahalie Cabaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Choplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/du-malentendu-chanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/3208-chant-pense-chant-vecu-temps-chante-9782752102416.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550134v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gendron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756036v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669392v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330540v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708439v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708432v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321913v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800721v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389273v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natahalie Cabaret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Choplin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gar&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gruson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/du-malentendu-chanson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-delatour.com/fr/musicologie-analyses/3208-chant-pense-chant-vecu-temps-chante-9782752102416.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550134v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>