--- v0 (2026-03-14)
+++ v1 (2026-04-05)
@@ -316,744 +316,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du mélodrame de salon à la révolution: Evguéni Bauer en 1917 (à propos du film &amp;quot;Le Révolutionnaire&amp;quot;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1917: les révolutions russes, le chantier d'une nouvelle culture?, 51 (51)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'activité critique de Zinaida Venguérova : Lettres russes dans le Mercure de France / Lettres françaises dans le Messager de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser le XIXe siècle littéraire russe à partir du féminin : questions d'historiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du mélodrame de salon à la révolution: Evguéni Bauer en 1917 (à propos du film &amp;quot;Le Révolutionnaire&amp;quot;)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOTRE XIXe SIECLE - UN AUTRE XIXe SIECLE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1917: les révolutions russes, le chantier d'une nouvelle culture?, 51 (51)</w:t>
+              <w:t xml:space="preserve">, 2020, Gogol avait huit ans.. 1817 dans l'histoire de la littérature et des arts russes: un non-événement?, 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">NOTRE XIXe SIECLE - UN AUTRE XIXe SIECLE ?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oubliées de l’histoire littéraire russe – pour un XIXe siècle au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comment penser l’histoire littéraire au XXIe siècle dans l’espace euro-asiatique ?, 50, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2020.6140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oubliées de l'histoire littéraire russe -pour un XIXe siècle au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué et corps asexué dans la littérature russe du XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu à l’épreuve des pouvoirs communautaires dans l’épopée lyrique d’Isaac Babel Cavalerie rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le discours autobiographique à l’épreuve des pouvoirs Europe - Russie - Eurasie, 47, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2017.3244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le discours autobiographique à l’épreuve des pouvoirs Europe - Russie - Eurasie, 47, pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2017.3274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Classiques face aux pouvoirs ou une petite histoire de la construction, de la déconstruction et de la reconstruction du canon littéraire russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Gogol avait huit ans.. 1817 dans l'histoire de la littérature et des arts russes: un non-événement?, 50</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655360v1</w:t>
-              </w:r>
-[...154 lines deleted...]
-                <w:t xml:space="preserve">hal-01494040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Izmaïlova est-elle une femme libérée ? Ambivalences du féminin dans Lady Macbeth du district de Mtsensk de Dmitri Chostakovitch (1934)</w:t>
               </w:r>
@@ -3581,51 +3581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2024.14290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03726004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02863382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03003781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02944936v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2020.6140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02481689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3274" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3244" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01557996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01281255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02482000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01292878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04364104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02283676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01867028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://facdeslangues.univ-lyon3.fr/modernites-russes-hors-serie-melanges-offerts-a-jean-claude-lanne-1158866.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01321518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01272482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01436395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre Garner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oumhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2024.14290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03726004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02944936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02863382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03003781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2020.6140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02481689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01557996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01281255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02482000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01292878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04364104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02283676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01867028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://facdeslangues.univ-lyon3.fr/modernites-russes-hors-serie-melanges-offerts-a-jean-claude-lanne-1158866.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01321518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01272482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01436395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre Garner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oumhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>