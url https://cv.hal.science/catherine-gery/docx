--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -178,882 +178,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire du Texte féminin de la littérature russe est-elle possible ? 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, L'Histoire de la littérature russe. Nouvelles perspectives, 93 (2/3), pp.271-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impostures de et autour de Gogol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Gogol et l'imposture, 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03726004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une histoire du Texte féminin de la littérature russe est-elle possible ? 1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l'activité critique de Zinaida Venguérova : Lettres russes dans le Mercure de France / Lettres françaises dans le Messager de l'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études slaves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, L'Histoire de la littérature russe. Nouvelles perspectives, 93 (2/3), pp.271-287</w:t>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mélodrame de salon à la révolution: Evguéni Bauer en 1917 (à propos du film &amp;quot;Le Révolutionnaire&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1917: les révolutions russes, le chantier d'une nouvelle culture?, 51 (51)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés sur l'activité critique de Zinaida Venguérova : Lettres russes dans le Mercure de France / Lettres françaises dans le Messager de l'Europe</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le XIXe siècle littéraire russe à partir du féminin : questions d'historiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Silène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NOTRE XIXe SIECLE - UN AUTRE XIXe SIECLE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavica Occitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Gogol avait huit ans.. 1817 dans l'histoire de la littérature et des arts russes: un non-événement?, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oubliées de l’histoire littéraire russe – pour un XIXe siècle au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Comment penser l’histoire littéraire au XXIe siècle dans l’espace euro-asiatique ?, 50, pp.75-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2020.6140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les oubliées de l'histoire littéraire russe -pour un XIXe siècle au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps sexué et corps asexué dans la littérature russe du XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 54</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Repenser le XIXe siècle littéraire russe à partir du féminin : questions d'historiographie</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’individu à l’épreuve des pouvoirs communautaires dans l’épopée lyrique d’Isaac Babel Cavalerie rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Slovo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le discours autobiographique à l’épreuve des pouvoirs Europe - Russie - Eurasie, 47, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2017.3244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">NOTRE XIXe SIECLE - UN AUTRE XIXe SIECLE ?</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Classiques face aux pouvoirs ou une petite histoire de la construction, de la déconstruction et de la reconstruction du canon littéraire russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slavica Occitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Gogol avait huit ans.. 1817 dans l'histoire de la littérature et des arts russes: un non-événement?, 50</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les oubliées de l’histoire littéraire russe – pour un XIXe siècle au féminin</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slovo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Comment penser l’histoire littéraire au XXIe siècle dans l’espace euro-asiatique ?, 50, pp.75-88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/slovo.2020.6140⟩</w:t>
+              <w:t xml:space="preserve">, 2017, Le discours autobiographique à l’épreuve des pouvoirs Europe - Russie - Eurasie, 47, pp.7-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/slovo.2017.3274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...273 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/slovo.2017.3274⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01508018v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01655360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Izmaïlova est-elle une femme libérée ? Ambivalences du féminin dans Lady Macbeth du district de Mtsensk de Dmitri Chostakovitch (1934)</w:t>
               </w:r>
@@ -1376,262 +1376,331 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le canon, un mal(e) nécessaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire l'Histoire de la littérature russe aujourd'hui : paradigmes, défis, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvia Chassaing; Victoire Feuillebois, May 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Autre caucasien dans la littérature russe, de Pouchkine à Makanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Altérité- Séminaire du musée du quai Branly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Безумство храбрых» Жермен Дюлак (1925): кинематографическая поэма по рассказу Максима Горького «Макар Чудра»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 (международная) конференция по экранизации: «Французская литературная классика на русском экране и русская на французском» Москва, Всероссийский Государственный университет кинематографии (ВГИК)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VGIK Moscou (V.I. Mildon), Dec 2010, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ЛЕСКОВСКИЙ СКАЗ В ПОНИМАНИИ ВАЛЬТЕРА БЕНЬЯМИНА («РАССКАЗЧИК»)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Nikolaï Leskov</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Orel (Russie), 2005, Orel, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1641,91 +1710,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gogol avait huit ans... 1817 dans l'histoire de la littérature et des arts russes: un non-événement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1735,1000 +1804,1000 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris de Schloezer traducteur de Nikoilaï Leskov: pro et contra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Henry Frangne &amp; Bernard Sève. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boris de Schloezer, un intellectuel européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'ECRIS, DONC JE SUIS… L'ECRITURE FEMININE DE SOI DANS LA RUSSIE DU XIX E SIECLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Писането за себе си и неговите жанрове</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-619-7372-41-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imaginaire ferroviaire dans la littérature russe du XIX e siècle -de l'objet au récit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musée d'arts de Nantes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Voyage en train. Paysages et histoires au rythme du chemin de fer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, 2022, 978-94-6161-819-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Usage symbolique du monde des objets dans La Valise de Sergueï Dovlatov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corinne Alexandre-Garner et Alexandra Galitzine-Loumpet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Objet de la migration. Le sujet en exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitaires de Nanterre, coll. « Chemins croisés », 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babi Yar : le récit poétique et musical contre l'effacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence et Récit. Dire, traduire, transmettre le génocide et l’exil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les » Goliadkine ou la duplicité du mal (à propos du Double de Dostoïevski)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalia Leclerc et Anne Pinot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La révolution a été faite par les voluptueux". La force du mal dans l'oeuvre de Dostoïevski</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2019, 9791037001887</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Rue des crocodiles des Frères Quay: pour une pratique de l'adaptation des oeuvres de Bruno Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maougocha Smorag-Goldberg et Marek Tomaszewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruno Schulz, entre modernisme et modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Improviste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.295-304, 2018, 978-2-913764-61-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Improviste</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01870530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PROVINCES MULTICULTURELLES DE NIKOLAJ LESKOV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Lyon3; Natalia Gamalova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles étranges. Mélanges offerts à Jean-Claude LANNE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors série, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université Jean Moulin Lyon3</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-64, 2017, Modernités russes, 978-236442-071-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Université Jean Moulin Lyon3</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01867028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Confessions d'un bourgeois de Sándor Márai et &amp;quot;les soleils noirs de la mélancolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andras Kanyadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fortune littéraire de Sandor Marai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Syrtes, 2012, 10: 2845451725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérarité des arts plastiques et plasticité de l’écriture (à propos de Lady Macbeth du district de Mcensk de N. S. Leskov et de ses transpositions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ivan Mdlenov, Marie Vrinat-Nikolov, Andrey Tashev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Extralittéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paradigma, pp.263-272, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha, Kitty et Lev Nikolaevitch sur le divan d'Ossipov, ou les destinées psychanalytiques de l'oeuvre de Tolstoï dans la Russie des années 1910</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Depretto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un autre Tolstoï</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Études slaves, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Gaucher aurait-il dû rester en Angleterre ? Tentation et déni de l'étranger dans le Skaz du Gaucher bigle de Tula et de la puce d'acier de N. S. Leskov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Rolet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie et les modèles étrangers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Conseil Scientifique de l'Université Lille 3, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Nietzsche et Freud : Avant le lever du soleil de Mikhail Zochtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Édité par Kerstin Hausbei, Stéphane Gödicke </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affinités électives Les littératures de langue russe et allemande, 1880-1940 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, 2006, 10 2-87854-333-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2738,421 +2807,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentio, ergo sum: Corps, perception de soi et identité dans la culture russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sentio, ergo sum : corps, perception de soi et identité dans la culture russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Young Lady ou le retour de Lady Macbeth dans sa patrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KinoFabula. Essais sur la littérature et le cinéma russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaï Leskov. La Lady Macbeth du district de Mtsensk. Édition de Catherine Géry. Classiques Garnier, Paris, 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crime et sexualité dans la culture russe - A propos de la nouvelle de Nikolaï Leskov Lady Macbeth du district de Mtsensk et de ses adaptations&amp;quot; ÉDITIONS HONORÉ CHAMPION N o 9. 2015. 1 vol., 272 p., broché.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry, Hélène Mélat (dir.), &amp;quot;Le littéraire et le visuel dans la culture russe des XXe et XXIe siècles : citations, adaptations, transferts&amp;quot;, Slavica Occitania, n° 38, Toulouse, 2014, 285 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3162,279 +3231,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser Stanislavski, fondateur du théâtre russe moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Demadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aglaé Achechova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Autant-Mathieu</w:t>
+                <w:t xml:space="preserve">medihal-02163815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Demadre</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Géry</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Alexandre Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aglaé Achechova</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Géry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Oumhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2019</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01436395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3581,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2024.14290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03726004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851005v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02944936v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02863382v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03003781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2020.6140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02481689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3274" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655360v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01557996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01281255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02482000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01292878v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04364104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131633v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02283676v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870530v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01867028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://facdeslangues.univ-lyon3.fr/modernites-russes-hors-serie-melanges-offerts-a-jean-claude-lanne-1158866.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276478v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280021v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655364v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01321518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01272482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280663v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01436395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre Garner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oumhani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine G&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2024.14290" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03726004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02863382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02944936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03003781v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933269v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2020.6140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02481689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3244" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2017.3274" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01557996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01281255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02482000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02484547v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621828v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01292878v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280023v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02933277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04364104v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03863121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03851085v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131633v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03131581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02283676v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.limproviste.com/fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01867028v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://facdeslangues.univ-lyon3.fr/modernites-russes-hors-serie-melanges-offerts-a-jean-claude-lanne-1158866.kjsp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01386532v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01276478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280021v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01655364v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01321518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01272482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01280663v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163815v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Autant-Mathieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Demadre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Achechova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01436395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alexandre Garner" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Oumhani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>