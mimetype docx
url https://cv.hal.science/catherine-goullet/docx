--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -2033,239 +2033,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding, un outil de participation citoyenne dans les communes ?</w:t>
+                <w:t xml:space="preserve">Les innovations des cabinets d’expertise comptable face aux changements réglementaires, sociologiques et technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I143-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04355126v1</w:t>
+                <w:t xml:space="preserve">hal-04058120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les innovations des cabinets d’expertise comptable face aux changements réglementaires, sociologiques et technologiques</w:t>
+                <w:t xml:space="preserve">Le crowdfunding, un outil de participation citoyenne dans les communes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0143⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058120v1</w:t>
+                <w:t xml:space="preserve">hal-04355126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lien entre le cycle de vie des TPE-PME et le crowdfunding. Une étude sur le territoire breton</w:t>
               </w:r>
@@ -2349,63 +2349,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine de la Pallière</w:t>
+                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2415,114 +2415,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N°126, pp.39 - 61. </w:t>
+              <w:t xml:space="preserve">, 2021, N° 126 (6), pp.39-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.126.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885016v1</w:t>
+                <w:t xml:space="preserve">hal-03540302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine de La Pallière</w:t>
+                <w:t xml:space="preserve">Le crowdfunding dans les communes françaises : un outil de financement de l’action publique et de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine de la Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2532,78 +2532,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïck Guyvarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, N° 126 (6), pp.39-61. </w:t>
+              <w:t xml:space="preserve">, 2021, N°126, pp.39 - 61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.126.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540302v1</w:t>
+                <w:t xml:space="preserve">hal-03885016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les entreprises franchisantes : une étude exploratoire</w:t>
               </w:r>
@@ -2808,191 +2808,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
+                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161334v1</w:t>
+                <w:t xml:space="preserve">hal-02161344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de participation des capital-investisseurs dans les réseaux de franchise : impacts sur la gouvernance</w:t>
+                <w:t xml:space="preserve">Motivations et apports du crowdlending, un financement innovant : le cas de deux franchiseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine de La Pallière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02161344v1</w:t>
+                <w:t xml:space="preserve">hal-02161334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des réseaux de franchise, Comptabilité Contrôle Audit (CCA) Tome 17, volume 1, avril 2011. (p 99 à 122) (classement FNEGE 2 et HCERES A).</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D0E82D8"/>
+    <w:nsid w:val="F3130B7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3381,51 +3381,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-goullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153496010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011METZ001D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-goullet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3921-006X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153496010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178109v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de La Palli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc'H" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Marinos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02145651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goullet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161368v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161383v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161381v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161296v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pacreau Goullet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161351v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161425v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Beldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joliet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726492v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748930v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011METZ001D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419266v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine de la Palli&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dony" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Guyvarc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.230.0055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058120v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.126.0039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885016v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.296.0053" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067735ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161344v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>