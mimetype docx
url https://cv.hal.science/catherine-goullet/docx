--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3150,51 +3150,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3130B7A"/>
+    <w:nsid w:val="C62856EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>