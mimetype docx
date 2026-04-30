--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine GRILLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jet and plasma treated aerosol induced permeation of reconstructed human epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septuce Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.109060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on the understanding of plasma jet interaction with skin tissue models (invited review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Akishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gabriel Bauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.53-77. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2025060231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pifferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.118494. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological skin oxygen levels: An important criterion for skin cell functionality and therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Antioxidant Defences in Keratinocytes Grown in Physioxia: Comparison of 2D and 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6829931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Brodaczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Majewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Deraredj Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bénédetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious Effects of an Air Pollutant (NO2) on a Selection of Commensal Skin Bacterial Strains, Potential Contributor to Dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.591839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble Guanylate Cyclase Inhibitors Discovered among Natural Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Negrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (12), pp.3642-3651. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric single plasma jet for RONS delivery on large biological surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (10), pp.105002. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abaffd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of the human immortalized endothelial progenitor cell line HEPC-CB.1 supporting in vitro angiogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Duś</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (8), pp.5911-5925. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINGO family receptors are differentially expressed in the mouse brain and form native multimeric complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Laouarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cobret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Štefok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202000826R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging potential of cold atmospheric plasma in skin biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.290-304. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Normal Human Skin Cells by a Portable Dielectric Barrier Discharge-Based Reaction-Discharge System of a Defined Gas Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dzimitrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Jamroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Dora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-019-10039-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-induced acidification of tissue surface: visualization and quantification using agarose gel models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (24), pp.24LT01. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immunomodulatory Effect of IrSPI, a Tick Salivary Gland Serine Protease Inhibitor Involved in Ixodes ricinus Tick Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Šimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.E148. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a circularly permuted variant of Renilla luciferase as a bioluminescent sensor for measuring Caspase-9 activity in the cell-free and cell-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Mokhtar-Ahmadabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Madadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Akbari-Birgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psoriasis Treatment Changes the Expression Profile of Selected Caspases and their Regulatory MicroRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wcisło-Dziadecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Simka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Kruszniewska-Rajs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une peau rajeunie grâce au plasma froid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D model of tumour angiogenic microenvironment to monitor hypoxia effects on cell interactions and cancer stem cell selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Weglarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 396, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of multidrug resistance proteins in mature endothelial cells and their precursors: A challenging correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor hypoxia modulates podoplanin/CCL21 interactions in CCR7+ NK cell recruitment and CCR7+ tumor cell mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tejchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Mleczko-Sanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.31876-31887. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.16311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial precursor cell-based therapy to target the pathologic angiogenesis and compensate tumor hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Szade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 370 (2), pp.345 - 357. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physioxia and microRNAs as key factors in the skin microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dubannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stepniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polyphenol properties upon glucosylation in a UV-induced skin cell ageing model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (6), pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs and Tumor Vasculature Normalization: Impact on Anti-Tumor Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum Immunologiae et Therapiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (4), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00005-013-0231-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable tumor vessel normalization with pO2 increase and endothelial PTEN activation by inositol trispyrophosphate brings novel tumor treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-013-0992-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan horse at cellular level for tumor gene therapies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieda Claudine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 525 (2), pp.208-216. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on microenvironmental physioxia to revisit skin cells targeting approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (10), pp.723-728. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0625.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia control to normalize pathologic angiogenesis: potential role for endothelial precursor cells and miRNAs regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Skrzypek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafni-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (5-6), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD133 positive progenitor endothelial cell lines from human cord blood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Dus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (8), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Effects of Bartonella henselae on Human and Feline Macro- and Micro-Vascular Endothelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.Article Number: e20204. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide modulates the expression of endothelial cell adhesion molecules involved in angiogenesis and leukocyte recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 317 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is the partial oxygen pressure of human tissues a crucial parameter? Small molecules and hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (6), pp.1239-1253. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2011.01258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin binds to purified neuronal nitric oxide synthase: a possible explanation for ROS production induced by 5HT in the presence of nNOS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radic Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.206-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10715760802676662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous neurotransmitter, serotonin, modifies neuronal nitric oxide synthase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Frapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (4), pp.413-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 387 (2), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20040828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of analogues of the tetrapeptideN-acetyl-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of primitive haematopoietic cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Effect of Acetyl&hyphen;N&hyphen;Ser&hyphen;Asp&hyphen;Lys&hyphen;Pro &lpar;AcSDKP&rpar; Analogs Resistant to Angiotensin I&hyphen;Converting Enzyme on Hematopoietic Stem Cell and Progenitor Cell Proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Wierenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.170100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acetyl-N-Ser-Asp-Lys-Pro (Goralatide) protects from doxorubicin-induced toxicity: improvement in mice survival and protection of bone marrow stem cells and progenitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bindoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (2), pp.441-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antiproliferative activity of the tetrapeptide Acetyl-N-SerAspLysPro, an inhibitor of haematopoietic stem cell proliferation, is not mediated by a thymosin beta 4-like effect on actin assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Proliferation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (8), pp.437-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cell culture conditions for the evaluation of the biological activities of the tetrapeptide N-Acetyl-Ser-Asp-Lys-Pro, a natural hemoregulatory factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 9 (2), pp.133-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acserasplyspro &lpar;seraspenide&rpar;, a hematopoietic inhibitor, may reduce the in vitro toxicity of 3'-deoxythymidine to human hematopoietic progenitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Yves Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11 (5), pp.455-464. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.5530110513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of the tetrapeptide N-Ac-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of hematopoietic stem cell (CFU-S) proliferation, following in vitro incubation with hematopoietic tissues from normal and leukemic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 80 (5), pp.391-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human keratinocyte membrane lectins: characterization and modulation of their expression by cytokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Redziniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of acetyl-Ser-Asp-Lys-Pro, a new regulator of the hematopoietic system, through enzymatic processing of thymosin beta 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 628, pp.115-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the expression of lectins in human T lymphocyte membrane upon mitogenic stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 213, pp.283-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble human lymphocyte sugar binding proteins with immunosuppressive activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell surface lectins of human granulocytes: their expression is modulated by mononuclear cells and granulocyte/macrophage colony-stimulating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (1), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/1.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thymosin beta 4 and endoproteinase Asp-N in the biosynthesis of the tetrapeptide AcSerAspLysPro a regulator of the hematopoietic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 274 (1-2), pp.30-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine GRILLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jet and plasma treated aerosol induced permeation of reconstructed human epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septuce Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.109060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pifferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.118494. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on the understanding of plasma jet interaction with skin tissue models (invited review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Akishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gabriel Bauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.53-77. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2025060231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological skin oxygen levels: An important criterion for skin cell functionality and therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Antioxidant Defences in Keratinocytes Grown in Physioxia: Comparison of 2D and 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6829931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Brodaczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Majewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Deraredj Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bénédetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble Guanylate Cyclase Inhibitors Discovered among Natural Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Negrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (12), pp.3642-3651. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric single plasma jet for RONS delivery on large biological surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (10), pp.105002. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abaffd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of the human immortalized endothelial progenitor cell line HEPC-CB.1 supporting in vitro angiogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Duś</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (8), pp.5911-5925. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINGO family receptors are differentially expressed in the mouse brain and form native multimeric complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Laouarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cobret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Štefok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202000826R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging potential of cold atmospheric plasma in skin biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.290-304. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious Effects of an Air Pollutant (NO2) on a Selection of Commensal Skin Bacterial Strains, Potential Contributor to Dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.591839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-induced acidification of tissue surface: visualization and quantification using agarose gel models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (24), pp.24LT01. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immunomodulatory Effect of IrSPI, a Tick Salivary Gland Serine Protease Inhibitor Involved in Ixodes ricinus Tick Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Šimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.E148. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Normal Human Skin Cells by a Portable Dielectric Barrier Discharge-Based Reaction-Discharge System of a Defined Gas Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dzimitrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Jamroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Dora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-019-10039-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psoriasis Treatment Changes the Expression Profile of Selected Caspases and their Regulatory MicroRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wcisło-Dziadecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Simka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Kruszniewska-Rajs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une peau rajeunie grâce au plasma froid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a circularly permuted variant of Renilla luciferase as a bioluminescent sensor for measuring Caspase-9 activity in the cell-free and cell-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Mokhtar-Ahmadabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Madadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Akbari-Birgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D model of tumour angiogenic microenvironment to monitor hypoxia effects on cell interactions and cancer stem cell selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Weglarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 396, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of multidrug resistance proteins in mature endothelial cells and their precursors: A challenging correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor hypoxia modulates podoplanin/CCL21 interactions in CCR7+ NK cell recruitment and CCR7+ tumor cell mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tejchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Mleczko-Sanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.31876-31887. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.16311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial precursor cell-based therapy to target the pathologic angiogenesis and compensate tumor hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Szade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 370 (2), pp.345 - 357. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physioxia and microRNAs as key factors in the skin microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dubannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polyphenol properties upon glucosylation in a UV-induced skin cell ageing model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (6), pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stepniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs and Tumor Vasculature Normalization: Impact on Anti-Tumor Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum Immunologiae et Therapiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (4), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00005-013-0231-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan horse at cellular level for tumor gene therapies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieda Claudine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 525 (2), pp.208-216. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable tumor vessel normalization with pO2 increase and endothelial PTEN activation by inositol trispyrophosphate brings novel tumor treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-013-0992-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on microenvironmental physioxia to revisit skin cells targeting approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (10), pp.723-728. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0625.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia control to normalize pathologic angiogenesis: potential role for endothelial precursor cells and miRNAs regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Skrzypek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafni-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (5-6), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Effects of Bartonella henselae on Human and Feline Macro- and Micro-Vascular Endothelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.Article Number: e20204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD133 positive progenitor endothelial cell lines from human cord blood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Dus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (8), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide modulates the expression of endothelial cell adhesion molecules involved in angiogenesis and leukocyte recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 317 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is the partial oxygen pressure of human tissues a crucial parameter? Small molecules and hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (6), pp.1239-1253. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2011.01258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin binds to purified neuronal nitric oxide synthase: a possible explanation for ROS production induced by 5HT in the presence of nNOS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radic Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.206-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10715760802676662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous neurotransmitter, serotonin, modifies neuronal nitric oxide synthase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Frapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (4), pp.413-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 387 (2), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20040828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of analogues of the tetrapeptideN-acetyl-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of primitive haematopoietic cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Effect of Acetyl&hyphen;N&hyphen;Ser&hyphen;Asp&hyphen;Lys&hyphen;Pro &lpar;AcSDKP&rpar; Analogs Resistant to Angiotensin I&hyphen;Converting Enzyme on Hematopoietic Stem Cell and Progenitor Cell Proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Wierenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.170100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acetyl-N-Ser-Asp-Lys-Pro (Goralatide) protects from doxorubicin-induced toxicity: improvement in mice survival and protection of bone marrow stem cells and progenitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bindoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (2), pp.441-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antiproliferative activity of the tetrapeptide Acetyl-N-SerAspLysPro, an inhibitor of haematopoietic stem cell proliferation, is not mediated by a thymosin beta 4-like effect on actin assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Proliferation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (8), pp.437-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cell culture conditions for the evaluation of the biological activities of the tetrapeptide N-Acetyl-Ser-Asp-Lys-Pro, a natural hemoregulatory factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 9 (2), pp.133-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acserasplyspro &lpar;seraspenide&rpar;, a hematopoietic inhibitor, may reduce the in vitro toxicity of 3'-deoxythymidine to human hematopoietic progenitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Yves Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11 (5), pp.455-464. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.5530110513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of the tetrapeptide N-Ac-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of hematopoietic stem cell (CFU-S) proliferation, following in vitro incubation with hematopoietic tissues from normal and leukemic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 80 (5), pp.391-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of acetyl-Ser-Asp-Lys-Pro, a new regulator of the hematopoietic system, through enzymatic processing of thymosin beta 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 628, pp.115-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the expression of lectins in human T lymphocyte membrane upon mitogenic stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 213, pp.283-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble human lymphocyte sugar binding proteins with immunosuppressive activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human keratinocyte membrane lectins: characterization and modulation of their expression by cytokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Redziniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell surface lectins of human granulocytes: their expression is modulated by mononuclear cells and granulocyte/macrophage colony-stimulating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (1), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/1.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thymosin beta 4 and endoproteinase Asp-N in the biosynthesis of the tetrapeptide AcSerAspLysPro a regulator of the hematopoietic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 274 (1-2), pp.30-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Vu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770.2025.2550969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372271v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.06.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.591839" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967087v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abaffd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kantor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Krawczenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bielawska-Pohl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Du&#347;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05662-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dzimitrowicz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jamroz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Dora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10039-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1119" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Mokhtar-Ahmadabadi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Madadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Akbari-Birgani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hasani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.11.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW3WKR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wcis&#322;o-Dziadecka" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Simka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Kruszniewska-Rajs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gola" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494166" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Wojtowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Jura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mleczko-Sanecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16311" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubannet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179536v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nadim" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Auriol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lef&#232;vre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubanet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0625.2012.01551.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720684v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Dus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21092" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020204" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSHMQBSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2011.01258.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802676662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frapart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Thierry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaudron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Riches" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XRSRZW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Wierenga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.170100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bindoula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheviron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lenfant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lenfant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Najman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.5530110513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114641v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerdan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monsigny" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Redziniak" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114977v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sotty" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114973v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monsigny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/1.1.33" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A22A8DDCC21039E3303362081586E2FA391A1D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rieger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schott" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Vu Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770.2025.2550969" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.06.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abaffd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Krawczenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bielawska-Pohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Du&#347;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05662-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.591839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dzimitrowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jamroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Dora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10039-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wcis&#322;o-Dziadecka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Simka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Kruszniewska-Rajs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Mokhtar-Ahmadabadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Madadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Akbari-Birgani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hasani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.11.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW3WKR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Wojtowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Jura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mleczko-Sanecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16311" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubannet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nadim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Auriol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubanet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0625.2012.01551.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020204" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Dus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSHMQBSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2011.01258.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802676662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frapart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Thierry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaudron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Riches" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XRSRZW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Wierenga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.170100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bindoula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheviron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lenfant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lenfant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Najman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.5530110513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sotty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monsigny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerdan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Redziniak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monsigny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/1.1.33" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A22A8DDCC21039E3303362081586E2FA391A1D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rieger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schott" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>