--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine GRILLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jet and plasma treated aerosol induced permeation of reconstructed human epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septuce Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.109060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pifferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.118494. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on the understanding of plasma jet interaction with skin tissue models (invited review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Akishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gabriel Bauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.53-77. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2025060231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological skin oxygen levels: An important criterion for skin cell functionality and therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Antioxidant Defences in Keratinocytes Grown in Physioxia: Comparison of 2D and 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6829931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Brodaczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Majewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Deraredj Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bénédetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble Guanylate Cyclase Inhibitors Discovered among Natural Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Negrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (12), pp.3642-3651. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric single plasma jet for RONS delivery on large biological surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (10), pp.105002. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abaffd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of the human immortalized endothelial progenitor cell line HEPC-CB.1 supporting in vitro angiogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Duś</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (8), pp.5911-5925. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINGO family receptors are differentially expressed in the mouse brain and form native multimeric complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Laouarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cobret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Štefok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202000826R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging potential of cold atmospheric plasma in skin biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.290-304. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious Effects of an Air Pollutant (NO2) on a Selection of Commensal Skin Bacterial Strains, Potential Contributor to Dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.591839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-induced acidification of tissue surface: visualization and quantification using agarose gel models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (24), pp.24LT01. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immunomodulatory Effect of IrSPI, a Tick Salivary Gland Serine Protease Inhibitor Involved in Ixodes ricinus Tick Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Šimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.E148. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Normal Human Skin Cells by a Portable Dielectric Barrier Discharge-Based Reaction-Discharge System of a Defined Gas Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dzimitrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Jamroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Dora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-019-10039-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psoriasis Treatment Changes the Expression Profile of Selected Caspases and their Regulatory MicroRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wcisło-Dziadecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Simka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Kruszniewska-Rajs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une peau rajeunie grâce au plasma froid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a circularly permuted variant of Renilla luciferase as a bioluminescent sensor for measuring Caspase-9 activity in the cell-free and cell-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Mokhtar-Ahmadabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Madadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Akbari-Birgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D model of tumour angiogenic microenvironment to monitor hypoxia effects on cell interactions and cancer stem cell selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Weglarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 396, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of multidrug resistance proteins in mature endothelial cells and their precursors: A challenging correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor hypoxia modulates podoplanin/CCL21 interactions in CCR7+ NK cell recruitment and CCR7+ tumor cell mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tejchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Mleczko-Sanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.31876-31887. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.16311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial precursor cell-based therapy to target the pathologic angiogenesis and compensate tumor hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Szade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 370 (2), pp.345 - 357. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physioxia and microRNAs as key factors in the skin microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dubannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polyphenol properties upon glucosylation in a UV-induced skin cell ageing model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (6), pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stepniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs and Tumor Vasculature Normalization: Impact on Anti-Tumor Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum Immunologiae et Therapiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (4), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00005-013-0231-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan horse at cellular level for tumor gene therapies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieda Claudine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 525 (2), pp.208-216. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable tumor vessel normalization with pO2 increase and endothelial PTEN activation by inositol trispyrophosphate brings novel tumor treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-013-0992-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on microenvironmental physioxia to revisit skin cells targeting approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (10), pp.723-728. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0625.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia control to normalize pathologic angiogenesis: potential role for endothelial precursor cells and miRNAs regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Skrzypek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafni-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (5-6), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Effects of Bartonella henselae on Human and Feline Macro- and Micro-Vascular Endothelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.Article Number: e20204. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD133 positive progenitor endothelial cell lines from human cord blood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Dus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (8), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide modulates the expression of endothelial cell adhesion molecules involved in angiogenesis and leukocyte recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 317 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is the partial oxygen pressure of human tissues a crucial parameter? Small molecules and hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (6), pp.1239-1253. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2011.01258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin binds to purified neuronal nitric oxide synthase: a possible explanation for ROS production induced by 5HT in the presence of nNOS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radic Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.206-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10715760802676662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous neurotransmitter, serotonin, modifies neuronal nitric oxide synthase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Frapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (4), pp.413-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 387 (2), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20040828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of analogues of the tetrapeptideN-acetyl-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of primitive haematopoietic cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Effect of Acetyl&hyphen;N&hyphen;Ser&hyphen;Asp&hyphen;Lys&hyphen;Pro &lpar;AcSDKP&rpar; Analogs Resistant to Angiotensin I&hyphen;Converting Enzyme on Hematopoietic Stem Cell and Progenitor Cell Proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Wierenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.170100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acetyl-N-Ser-Asp-Lys-Pro (Goralatide) protects from doxorubicin-induced toxicity: improvement in mice survival and protection of bone marrow stem cells and progenitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bindoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (2), pp.441-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antiproliferative activity of the tetrapeptide Acetyl-N-SerAspLysPro, an inhibitor of haematopoietic stem cell proliferation, is not mediated by a thymosin beta 4-like effect on actin assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Proliferation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (8), pp.437-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cell culture conditions for the evaluation of the biological activities of the tetrapeptide N-Acetyl-Ser-Asp-Lys-Pro, a natural hemoregulatory factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 9 (2), pp.133-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acserasplyspro &lpar;seraspenide&rpar;, a hematopoietic inhibitor, may reduce the in vitro toxicity of 3'-deoxythymidine to human hematopoietic progenitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Yves Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11 (5), pp.455-464. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.5530110513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of the tetrapeptide N-Ac-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of hematopoietic stem cell (CFU-S) proliferation, following in vitro incubation with hematopoietic tissues from normal and leukemic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 80 (5), pp.391-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of acetyl-Ser-Asp-Lys-Pro, a new regulator of the hematopoietic system, through enzymatic processing of thymosin beta 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 628, pp.115-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the expression of lectins in human T lymphocyte membrane upon mitogenic stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 213, pp.283-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble human lymphocyte sugar binding proteins with immunosuppressive activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human keratinocyte membrane lectins: characterization and modulation of their expression by cytokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Redziniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell surface lectins of human granulocytes: their expression is modulated by mononuclear cells and granulocyte/macrophage colony-stimulating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (1), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/1.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thymosin beta 4 and endoproteinase Asp-N in the biosynthesis of the tetrapeptide AcSerAspLysPro a regulator of the hematopoietic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 274 (1-2), pp.30-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine GRILLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma jet and plasma treated aerosol induced permeation of reconstructed human epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinodini Vijayarangan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Maaroufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septuce Zin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.109060. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2025.109060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Versatile fluorescent homobifunctional crosslinkers: expedient synthesis and application to di-affibody constructs for specific HER2+ cancer cell recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Pifferi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aucagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.118494. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2025.118494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05377375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative review of potential therapies for the treatment of myocardial tissue in relation to heart failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Vu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleosides, Nucleotides and Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15257770.2025.2550969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art on the understanding of plasma jet interaction with skin tissue models (invited review)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Akishev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gabriel Bauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.53-77. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2025060231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological skin oxygen levels: An important criterion for skin cell functionality and therapeutic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.259-274. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2024.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Antioxidant Defences in Keratinocytes Grown in Physioxia: Comparison of 2D and 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/6829931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumour angiogenesis normalized by myo‐inositol trispyrophosphate alleviates hypoxia in the microenvironment and promotes antitumor immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny‐rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Brodaczewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Majewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (7), pp.3284-3299. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jcmm.16399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GTPase-activating protein-related domain of neurofibromin interacts with MC1R and regulates pigmentation-mediated signaling in human melanocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissem Deraredj Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bénédetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 534, pp.758-764. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2020.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine Organospecific Microvascular Endothelial Cell Lines as New and Relevant In Vitro Models to Study Viral Infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Lagrée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pourcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21155249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble Guanylate Cyclase Inhibitors Discovered among Natural Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Petrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Negrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 83 (12), pp.3642-3651. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric single plasma jet for RONS delivery on large biological surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (10), pp.105002. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/abaffd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of the human immortalized endothelial progenitor cell line HEPC-CB.1 supporting in vitro angiogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Duś</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (8), pp.5911-5925. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-020-05662-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LINGO family receptors are differentially expressed in the mouse brain and form native multimeric complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Laouarem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cobret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dora Štefok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanyin Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.202000826R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emerging potential of cold atmospheric plasma in skin biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadira Chettouh-Hammas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Biology and Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.290-304. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.freeradbiomed.2020.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleterious Effects of an Air Pollutant (NO2) on a Selection of Commensal Skin Bacterial Strains, Potential Contributor to Dysbiosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Janvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine M Boukerb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2020.591839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-induced acidification of tissue surface: visualization and quantification using agarose gel models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Valinataj Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pouvesle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 52 (24), pp.24LT01. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ab1119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Immunomodulatory Effect of IrSPI, a Tick Salivary Gland Serine Protease Inhibitor Involved in Ixodes ricinus Tick Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Blisnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Šimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brûlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (4), pp.E148. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines7040148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of the Normal Human Skin Cells by a Portable Dielectric Barrier Discharge-Based Reaction-Discharge System of a Defined Gas Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Dzimitrowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Jamroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Dora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11090-019-10039-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psoriasis Treatment Changes the Expression Profile of Selected Caspases and their Regulatory MicroRNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominika Wcisło-Dziadecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Simka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Kaźmierczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celina Kruszniewska-Rajs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Gola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp.525 - 537. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000494166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Oxygen Level Upon Cold Plasma Treatments: Consequences for RONS Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loick Ridou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Douat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Radiation and Plasma Medical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (2), pp.147 - 152. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRPMS.2017.2775705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une peau rajeunie grâce au plasma froid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Microscoop. Hors-série</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HS18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a circularly permuted variant of Renilla luciferase as a bioluminescent sensor for measuring Caspase-9 activity in the cell-free and cell-based systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Mokhtar-Ahmadabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Madadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Akbari-Birgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D model of tumour angiogenic microenvironment to monitor hypoxia effects on cell interactions and cancer stem cell selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazimierz Weglarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 396, pp.10 - 20. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and activity of multidrug resistance proteins in mature endothelial cells and their precursors: A challenging correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Wojtowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Jura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (2), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0172371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor hypoxia modulates podoplanin/CCL21 interactions in CCR7+ NK cell recruitment and CCR7+ tumor cell mobilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tejchman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Jacquinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Bielawska-Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Mleczko-Sanecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.31876-31887. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.16311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelial precursor cell-based therapy to target the pathologic angiogenesis and compensate tumor hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Szade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Witold Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Klimkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 370 (2), pp.345 - 357. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.canlet.2015.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physioxia and microRNAs as key factors in the skin microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shalina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dubannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSCC Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.35-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of polyphenol properties upon glucosylation in a UV-induced skin cell ageing model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Auriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Dubanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (6), pp.579-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia-Regulated Overexpression of Soluble VEGFR2 Controls Angiogenesis and Inhibits Tumor Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stepniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (1), pp.165-178. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/1535-7163.mct-13-0637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNAs and Tumor Vasculature Normalization: Impact on Anti-Tumor Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum Immunologiae et Therapiae Experimentalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (4), pp.285-299. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00005-013-0231-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trojan horse at cellular level for tumor gene therapies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieda Claudine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 525 (2), pp.208-216. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2013.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable tumor vessel normalization with pO2 increase and endothelial PTEN activation by inositol trispyrophosphate brings novel tumor treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00109-013-0992-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News on microenvironmental physioxia to revisit skin cells targeting approaches.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Nadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant-Fayel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (10), pp.723-728. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0625.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00726575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypoxia control to normalize pathologic angiogenesis: potential role for endothelial precursor cells and miRNAs regulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Skrzypek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafni-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vascular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (5-6), pp.252-261. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vph.2012.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitric oxide modulates the expression of endothelial cell adhesion molecules involved in angiogenesis and leukocyte recruitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 317 (1), pp.29-41. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yexcr.2010.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Effects of Bartonella henselae on Human and Feline Macro- and Micro-Vascular Endothelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Berrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.Article Number: e20204. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD133 positive progenitor endothelial cell lines from human cord blood.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Paprocka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Krawczenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Dus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aneta Kantor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 79 (8), pp.594-602. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cyto.a.21092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00720684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why is the partial oxygen pressure of human tissues a crucial parameter? Small molecules and hypoxia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Hafny-Rahbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Matejuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (6), pp.1239-1253. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1582-4934.2011.01258.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serotonin binds to purified neuronal nitric oxide synthase: a possible explanation for ROS production induced by 5HT in the presence of nNOS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radic Res</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.206-13. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10715760802676662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The endogenous neurotransmitter, serotonin, modifies neuronal nitric oxide synthase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Breard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Sari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Frapart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free Radical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (4), pp.413-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmacokinetics of 1-nitrosomelatonin and detection by EPR using iron dithiocarbamate complex in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Peyrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Vergely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ducrocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 387 (2), pp.473-478. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BJ20040828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological evaluation of analogues of the tetrapeptideN-acetyl-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of primitive haematopoietic cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peptide Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (5), pp.284-293. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/psc.322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vitro Effect of Acetyl&hyphen;N&hyphen;Ser&hyphen;Asp&hyphen;Lys&hyphen;Pro &lpar;AcSDKP&rpar; Analogs Resistant to Angiotensin I&hyphen;Converting Enzyme on Hematopoietic Stem Cell and Progenitor Cell Proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Wierenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.170100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acetyl-N-Ser-Asp-Lys-Pro (Goralatide) protects from doxorubicin-induced toxicity: improvement in mice survival and protection of bone marrow stem cells and progenitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bindoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 91 (2), pp.441-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antiproliferative activity of the tetrapeptide Acetyl-N-SerAspLysPro, an inhibitor of haematopoietic stem cell proliferation, is not mediated by a thymosin beta 4-like effect on actin assembly.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Proliferation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (8), pp.437-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of cell culture conditions for the evaluation of the biological activities of the tetrapeptide N-Acetyl-Ser-Asp-Lys-Pro, a natural hemoregulatory factor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 9 (2), pp.133-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tetrapeptide acserasplyspro &lpar;seraspenide&rpar;, a hematopoietic inhibitor, may reduce the in vitro toxicity of 3'-deoxythymidine to human hematopoietic progenitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐Yves Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Najman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11 (5), pp.455-464. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.5530110513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catabolism of the tetrapeptide N-Ac-Ser-Asp-Lys-Pro (AcSDKP), an inhibitor of hematopoietic stem cell (CFU-S) proliferation, following in vitro incubation with hematopoietic tissues from normal and leukemic mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wdzieczak-Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Robinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Riches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 80 (5), pp.391-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of acetyl-Ser-Asp-Lys-Pro, a new regulator of the hematopoietic system, through enzymatic processing of thymosin beta 4.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sotty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wdzieczak-Bakala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 628, pp.115-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the expression of lectins in human T lymphocyte membrane upon mitogenic stimulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 213, pp.283-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soluble human lymphocyte sugar binding proteins with immunosuppressive activity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 28 (1), pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human keratinocyte membrane lectins: characterization and modulation of their expression by cytokines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Redziniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of thymosin beta 4 and endoproteinase Asp-N in the biosynthesis of the tetrapeptide AcSerAspLysPro a regulator of the hematopoietic system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Rieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bakala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Schott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Morgat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 274 (1-2), pp.30-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell surface lectins of human granulocytes: their expression is modulated by mononuclear cells and granulocyte/macrophage colony-stimulating factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Grillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Monsigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (1), pp.33-38. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/1.1.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId261"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377375v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Vu Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770.2025.2550969" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.06.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abaffd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019876v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kantor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Krawczenko" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bielawska-Pohl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Du&#347;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05662-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.591839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dzimitrowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jamroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Dora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10039-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wcis&#322;o-Dziadecka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Simka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Kruszniewska-Rajs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Mokhtar-Ahmadabadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Madadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Akbari-Birgani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hasani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.11.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW3WKR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Wojtowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Jura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mleczko-Sanecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16311" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubannet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nadim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Auriol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubanet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0625.2012.01551.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614878v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020204" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Dus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608218v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.011" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSHMQBSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2011.01258.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802676662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frapart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Thierry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaudron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Riches" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XRSRZW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Wierenga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.170100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bindoula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheviron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lenfant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lenfant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Najman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.5530110513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sotty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monsigny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerdan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Redziniak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114980v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monsigny" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/1.1.33" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A22A8DDCC21039E3303362081586E2FA391A1D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114986v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rieger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schott" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodini Vijayarangan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Maaroufi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Rouillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septuce Zin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2025.109060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pifferi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aucagne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2025.118494" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Germain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Vu Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15257770.2025.2550969" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Akishev" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabriel Bauzin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Collet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2025060231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadira Chettouh-Hammas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2024.06.015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Boileau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Busco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6829931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny&#8208;rahbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Brodaczewska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Majewska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Klimkiewicz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcmm.16399" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Deraredj Nadim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalina Hassanaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;n&#233;detti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2020.11.003" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pourcelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21155249" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Petrova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamarre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Negrerie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00854" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967087v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Valinataj Omran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Ridou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/abaffd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019876v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Kantor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Krawczenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Bielawska-Pohl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Du&#347;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-020-05662-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guillemain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Laouarem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cobret" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dora &#352;tefok" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202000826R" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Eric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.freeradbiomed.2020.10.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine M Boukerb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.591839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Ridou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354425v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines7040148" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Dzimitrowicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jamroz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Dora" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-019-10039-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920480v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Wcis&#322;o-Dziadecka" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Simka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ka&#378;mierczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina Kruszniewska-Rajs" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gola" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000494166" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRPMS.2017.2775705" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688676v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Mokhtar-Ahmadabadi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Madadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Akbari-Birgani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hasani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2018.11.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZW3WKR3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618312v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazimierz Weglarczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paprocka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Guichard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2017.03.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Wojtowicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Jura" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0172371" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618778v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tejchman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mleczko-Sanecka" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.16311" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canlet.2015.11.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Nadim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dubannet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nadim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Auriol" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lef&#232;vre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dubanet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178488v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lamerant-Fayel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tertil" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. El Hafny-Rahbi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stepniewski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.mct-13-0637" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840182v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Matejuk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00005-013-0231-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K42DNN1N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840161v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieda Claudine" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.03.057" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KF2LMZCX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00109-013-0992-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726575v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0625.2012.01551.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721811v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Skrzypek" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Hafni-Rahbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vph.2012.03.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RL08FBXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608218v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Carreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2010.08.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSHMQBSX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614878v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Berrich" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Monteil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamerant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020204" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720684v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Dus" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.21092" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608215v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2011.01258.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Br&#233;ard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802676662" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Sari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Frapart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrocq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114605v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Peyrot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vergely" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rochette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ducrocq" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20040828" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114610v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Thierry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gaudron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Potier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Riches" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.322" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1XRSRZW1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114616v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Wierenga" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.170100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mass&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ramirez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bindoula" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114631v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Cheviron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carlier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114636v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grillon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lenfant" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Yves Mary" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lenfant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Najman" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.5530110513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Robinson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Riches" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114977v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sotty" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114648v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monsigny" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieda" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114973v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114641v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Cerdan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Redziniak" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Rieger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bakala" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Schott" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Morgat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114980v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Monsigny" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/1.1.33" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A22A8DDCC21039E3303362081586E2FA391A1D2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>