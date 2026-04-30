--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
+                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
+                <w:t xml:space="preserve">Françoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lambert</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213765v1</w:t>
+                <w:t xml:space="preserve">hal-04803279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
+                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Nau</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803279v1</w:t>
+                <w:t xml:space="preserve">hal-04213765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative beef protein co-products to substitute gelatine as gelling agents, and sodium caseinate as emulsifiers: Determination of optimal conditions using the response surface methodology (RSM)</w:t>
               </w:r>
@@ -400,77 +400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t>
@@ -534,64 +534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), </w:t>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454657v1</w:t>
+                <w:t xml:space="preserve">hal-01454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454637v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
               </w:r>
@@ -2129,90 +2129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
@@ -2244,497 +2244,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454523v1</w:t>
+                <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.82-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395012v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of dairy and egg products enriched with grape extracts: Effect of the food matrix on polyphenol bioaccessibility and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1578-1590. </w:t>
@@ -3213,77 +3213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (6), pp.955-962. </w:t>
@@ -3481,77 +3481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3615,51 +3615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,90 +3870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4034,51 +4034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,77 +4560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1), pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,51 +4715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4835,90 +4835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial characteristics of spread films of hen egg yolk phosvitin at the air-water interface: Interrelation with its charge and aggregation state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (5-6), pp.896-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,315 +4958,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsion properties and interfacial characteristics of hen egg yolk phosvitin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of hen egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (1), pp.35-43. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf0529969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453933v1</w:t>
+                <w:t xml:space="preserve">hal-01453970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of hen egg white</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Oil-in-water emulsion properties and interfacial characteristics of hen egg yolk phosvitin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0529969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453970v1</w:t>
+                <w:t xml:space="preserve">hal-01453933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of effects of industrial processing steps on functional properties of pasteurised liquid egg white</w:t>
               </w:r>
@@ -5398,51 +5398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen egg white fractionation by ion-exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5557,77 +5557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aggregation and sodium salt on emulsifying properties of egg yolk phosvitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 19 (4), pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5699,64 +5699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different electrophoretic separations of hen egg white proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,77 +6273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
@@ -6398,64 +6398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6661,64 +6661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
@@ -6773,64 +6773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6849,260 +6849,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595727v1</w:t>
+                <w:t xml:space="preserve">hal-01446408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446408v1</w:t>
+                <w:t xml:space="preserve">hal-01595727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t>
               </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,64 +7343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7559,77 +7559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t>
@@ -7697,51 +7697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7792,51 +7792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,90 +7891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8016,90 +8016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8141,90 +8141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8551,51 +8551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8824,77 +8824,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
@@ -8962,51 +8962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9100,51 +9100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
@@ -9186,51 +9186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9298,64 +9298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9570,51 +9570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,51 +9704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shane Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,64 +9911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10026,277 +10026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Toth</w:t>
+                <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209791v1</w:t>
+                <w:t xml:space="preserve">hal-01173074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173074v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical properties of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t>
               </w:r>
@@ -10308,51 +10308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10403,51 +10403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10567,51 +10567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10666,77 +10666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food protein structure can modulate the protein digestion behaviour: Evaluation by nutritional peptidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10817,51 +10817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10897,553 +10897,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
+              <w:t xml:space="preserve">Biomicroworld</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209540v1</w:t>
+                <w:t xml:space="preserve">hal-01209489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomicroworld</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. , 2013</w:t>
+              <w:t xml:space="preserve">Food Structures, Digestion and Health International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Melbourne, Australia. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209489v1</w:t>
+                <w:t xml:space="preserve">hal-01209540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209499v1</w:t>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+                <w:t xml:space="preserve">hal-01209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11520,51 +11520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11753,103 +11753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t>
@@ -11891,103 +11891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t>
@@ -12193,51 +12193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12324,51 +12324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oeufs ? 60 clés pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
@@ -12421,51 +12421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf : Production et Qualité, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12531,51 +12531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,51 +12632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf. De l'oeuf aux ovoproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12733,51 +12733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf : De l'oeuf aux ovoproduits, volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From muscle to meat and meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12935,215 +12935,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Immerseel, F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 2 : Egg safety and nutritional quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products : Egg safety and nutritional quality (Volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing, pp.321-345, 2011, 978 0 85709 072 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454195v1</w:t>
+                <w:t xml:space="preserve">hal-00729337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products : Egg safety and nutritional quality (Volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Woodhead Publishing, pp.321-345, 2011, 978 0 85709 072 0</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 2 : Egg safety and nutritional quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729337v1</w:t>
+                <w:t xml:space="preserve">hal-01454195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nutritional quality of eggs</w:t>
               </w:r>
@@ -13155,51 +13155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seuss-Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immerseel, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg safety and nutritional quality (Volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, pp.201-236, 2011</w:t>
@@ -13254,51 +13254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seuss-Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Volume 2: Egg safety and nutritional quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13317,385 +13317,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fractionnement de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tec et Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822901v1</w:t>
+                <w:t xml:space="preserve">hal-01454144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de l'œuf et utilisation des fractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.471-512, 2010</w:t>
+              <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729518v1</w:t>
+                <w:t xml:space="preserve">hal-02822901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de l'oeuf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fractionnement de l'œuf et utilisation des fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nau, Françoise. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.471-512, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tec et Doc</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01454144v1</w:t>
+                <w:t xml:space="preserve">hal-00729518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13770,273 +13770,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minor protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Phosvitin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349142v1</w:t>
+                <w:t xml:space="preserve">hal-01349141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosvitin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Minor protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349141v1</w:t>
+                <w:t xml:space="preserve">hal-01349142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avidine</w:t>
+                <w:t xml:space="preserve">Avidin-Biotin Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14057,94 +14057,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349148v1</w:t>
+                <w:t xml:space="preserve">hal-01349149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avidin-Biotin Technology</w:t>
+                <w:t xml:space="preserve">Avidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14165,81 +14165,81 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 298p., 2007, 978-3540378839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349149v1</w:t>
+                <w:t xml:space="preserve">hal-01349148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riboflavin -binding protein (flavoprotein)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,51 +14342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14424,77 +14424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg compounds with antioxidant and mineral binding properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14577,51 +14577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'oeuf, pour l'obtention d'au moins une protéine basique de blanc d'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14678,51 +14678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'œuf, pour l'obtention d'au moins une protéine basique de blanc d'œuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14837,51 +14837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15203,51 +15203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Juchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4F46HSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZM6FSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.02.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P91SNC1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453962v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.09.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83030KXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5082-les-oeufs.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thapon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349139v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729612v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seuss-Baum" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/not.asp?id=3LKZ2OOR33KOZZ" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349142v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349141v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Juchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4F46HSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZM6FSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.02.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P91SNC1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453962v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.09.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83030KXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5082-les-oeufs.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thapon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349139v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729612v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seuss-Baum" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/not.asp?id=3LKZ2OOR33KOZZ" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>