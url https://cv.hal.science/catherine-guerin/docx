--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
+                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Nau</w:t>
+                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+                <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Chevalier</w:t>
+                <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803279v1</w:t>
+                <w:t xml:space="preserve">hal-04213765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef protein ingredients from fat rendering process are promising functional ingredients</w:t>
+                <w:t xml:space="preserve">Nutritional quality of proteins from two beef co-products as determined in the growing pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Lechevalier</w:t>
+                <w:t xml:space="preserve">Françoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Hamon</w:t>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Lambert</w:t>
+                <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 433, pp.137298. </w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.137298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0007114524001661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213765v1</w:t>
+                <w:t xml:space="preserve">hal-04803279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative beef protein co-products to substitute gelatine as gelling agents, and sodium caseinate as emulsifiers: Determination of optimal conditions using the response surface methodology (RSM)</w:t>
               </w:r>
@@ -400,77 +400,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 198, pp.115945. </w:t>
@@ -534,64 +534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda-Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -949,51 +949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariah Alabdeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bonnassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMetals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (3), </w:t>
@@ -1574,429 +1574,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01997271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francoise Nau</w:t>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 article 829, pp.1-25. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214, pp.486-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00829⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01527068v1</w:t>
+                <w:t xml:space="preserve">hal-01454637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The food matrix affects the anthocyanin profile of fortified egg and dairy matrices during processing and in vitro digestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.07.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454637v1</w:t>
+                <w:t xml:space="preserve">hal-01454657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pasteurisation of liquid whole egg: Optimal heat treatments in relation to its functional, nutritional and allergenic properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+                <w:t xml:space="preserve">Global Gene-expression Analysis of the Response of Salmonella Enteritidis to Egg White Exposure Reveals Multiple Egg White-imposed Stress Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Beaumal</w:t>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 195, pp.137-149. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 article 829, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454657v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of lysozyme isoforms: Key molecular features</w:t>
               </w:r>
@@ -2129,90 +2129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dry heat treatment of egg white powder on its functional, nutritional and allergenic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Beaumal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.40-51. </w:t>
@@ -2244,497 +2244,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bonnassie-Rouxin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.82-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395012v1</w:t>
+                <w:t xml:space="preserve">hal-01454523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural properties of egg white gels impact the extent of in vitro protein digestion and the nature of peptides generated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54, pp.315-327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white versus Salmonella Enteritidis! A harsh medium meets a resilient pathogen</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of egg white gel structure on peptide kinetics profile during in vitro digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb-Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 53, pp.82-93. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.302 - 309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2015.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454523v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro digestion of dairy and egg products enriched with grape extracts: Effect of the food matrix on polyphenol bioaccessibility and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2958,51 +2958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3118,51 +3118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1578-1590. </w:t>
@@ -3213,77 +3213,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the impact of ovalbumin aggregate morphology on in vitro ovalbumin digestion using label-free quantitative peptidomics and multivariate data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77 (6), pp.955-962. </w:t>
@@ -3462,295 +3462,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (7), pp.1692-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf405155p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209588v1</w:t>
+                <w:t xml:space="preserve">hal-00952857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-Heating of Lysozyme Increases Its Activity against Escherichia coli Membranes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The extent of ovalbumin in vitro digestion and the nature of generated peptides are modulated by the morphology of protein aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Jan</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 62 (7), pp.1692-700. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 157, pp.429-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf405155p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2014.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952857v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen egg white lysozyme permeabilizes Escherichia coli outer and inner membranes.</w:t>
               </w:r>
@@ -3762,51 +3762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,90 +3870,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ovoproduits : des ingrédients fonctionnels pour des matrices complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4034,51 +4034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,51 +4289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4418,51 +4418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4560,77 +4560,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David-Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1), pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4715,51 +4715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4835,90 +4835,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial characteristics of spread films of hen egg yolk phosvitin at the air-water interface: Interrelation with its charge and aggregation state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Belhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth David Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Ropers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 21 (5-6), pp.896-905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,315 +4958,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of hen egg white</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Oil-in-water emulsion properties and interfacial characteristics of hen egg yolk phosvitin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Belhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (1), pp.35-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf0529969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453970v1</w:t>
+                <w:t xml:space="preserve">hal-01453933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-in-water emulsion properties and interfacial characteristics of hen egg yolk phosvitin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proteomic analysis of hen egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Francisco Castellani</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Désert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 20 (1), pp.35-43. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54 (11), pp.3901-3910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf0529969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453933v1</w:t>
+                <w:t xml:space="preserve">hal-01453970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical analysis of effects of industrial processing steps on functional properties of pasteurised liquid egg white</w:t>
               </w:r>
@@ -5398,51 +5398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hen egg white fractionation by ion-exchange chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,302 +5538,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aggregation and sodium salt on emulsifying properties of egg yolk phosvitin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evidence for synergy in the denaturation at the air-water interface of ovalbumine, ovotransferrin and lysozyme in ternary mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (1), pp.79-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2004.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.09.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453962v1</w:t>
+                <w:t xml:space="preserve">hal-01453954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for synergy in the denaturation at the air-water interface of ovalbumine, ovotransferrin and lysozyme in ternary mixture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of aggregation and sodium salt on emulsifying properties of egg yolk phosvitin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Castellani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth David Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 92 (1), pp.79-87. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (4), pp.769-776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2004.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2004.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453954v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin, Ovotransferrin, Lysozyme: Three Model Proteins for Structural Modifications at the Air−Water Interface</w:t>
               </w:r>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5978,51 +5978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different electrophoretic separations of hen egg white proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6273,77 +6273,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, a SFN (Société Française de Nutrition) et la SFNCM (Société Francophone de Nutrition Clinique et Métabolisme), Dec 2023, Marseille, France</w:t>
@@ -6398,64 +6398,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaële Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6523,51 +6523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaele Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6661,64 +6661,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique : Science des aliments et valorisation des bioproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
@@ -6773,64 +6773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4 iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6849,260 +6849,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446408v1</w:t>
+                <w:t xml:space="preserve">hal-01595727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological advances in egg product processing with reference to allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’OEuf dans tous ses états, modèle d’ingrédient culinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth european symposium on the quality of eggs and egg products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">3iéme action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595727v1</w:t>
+                <w:t xml:space="preserve">hal-01446408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How structure and assembly across different length scales influence protein digestion</w:t>
               </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7222,51 +7222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7343,64 +7343,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7451,51 +7451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7559,77 +7559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Science et Technologie du Lait et de l'Oeuf (1253)., Mar 2015, Naples, Italy</w:t>
@@ -7697,51 +7697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Pezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1re action de développement personnel, à destination des enseignants du collège: module : « Les pieds dans le plat : transformer et conserver les aliments ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7792,51 +7792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7891,90 +7891,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8016,90 +8016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8141,90 +8141,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8430,51 +8430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gaudichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8551,51 +8551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8695,51 +8695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Gouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8824,77 +8824,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Foll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Deglaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EFFoST International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dublin, Ireland. , 2022</w:t>
@@ -8917,320 +8917,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bonnassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901488v1</w:t>
+                <w:t xml:space="preserve">hal-01901474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global gene-expression analysis of the response of Salmonella Enteritidis to egg-white exposure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Alabdeh</w:t>
+                <w:t xml:space="preserve">Dry heating of lysozyme: strong effects regarding antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Cochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Egg Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901474v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat treatments applied to egg product have a rather low impact on in vivo allergenicity, despite significant changes in protein digestibility and antigenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Pasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9298,64 +9298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo digestion of DHA-enriched egg products: Effect of the food matrix structure on the DHA digestion kinetics and bioavailability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9458,51 +9458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9570,51 +9570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,51 +9704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Menacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shane Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9911,64 +9911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a new generation of DHA-enriched foods: maximizing DHA bioavailability by considering the food matrix effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bourlieu-Lacanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10026,277 +10026,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Gautier</w:t>
+                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
+              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173074v1</w:t>
+                <w:t xml:space="preserve">hal-01209791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Toth</w:t>
+                <w:t xml:space="preserve">Egg white kills [i]Bacillus cereus[/i] group bacteria through a mechanism involving ovotransferrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Pasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference of Food Digestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Naples, Italy. , 2015</w:t>
+              <w:t xml:space="preserve">bactéries sporulantes pathogènes ou d'intérêt technologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209791v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the physicochemical properties of egg white gel influence the in vivo gastric digestion process: Spatio-temporal mapping</w:t>
               </w:r>
@@ -10308,51 +10308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10403,51 +10403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delivering anthocyanins in the gastrointestinal tract: processing conditions and food matrix effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pineda Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamas Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10567,51 +10567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10666,77 +10666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How food protein structure can modulate the protein digestion behaviour: Evaluation by nutritional peptidomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Causeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10817,51 +10817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10916,51 +10916,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial membrane perturbation by native versus dry-heated lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Derde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11054,51 +11054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11130,320 +11130,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kéra Nyemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Causeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
+              <w:t xml:space="preserve">EUPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209519v1</w:t>
+                <w:t xml:space="preserve">hal-01209499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Mass Spectrometry for nutritional peptidomics Evaluating the impact of food processing by multivariate statistical approaches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bacterial membrane pertubation by native versus dry-heated lysozyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Derde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Dupont</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Malo, France. 2013</w:t>
+              <w:t xml:space="preserve">GEM/GERLI lipidomics meeting: from membranes to pathologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, St-Jean Cap Ferrat, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209499v1</w:t>
+                <w:t xml:space="preserve">hal-01209519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11520,77 +11520,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of ovalbumin aggregates drives the proteolysis and pattern of peptide fractions generated during simulated digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kéra Nyemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane M. Rutherfurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11667,51 +11667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11753,103 +11753,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st international conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cesena, Italy. </w:t>
@@ -11891,103 +11891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin aggregation due to heating in solution increases its in vitro digestibility, compared to the native and dry-heated protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttinee Musikaphun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Briard-Bion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1 st Food Structures, Digestion &amp; Health Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Palmerston North, New Zealand. , 2012</w:t>
@@ -12193,51 +12193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12324,51 +12324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oeufs ? 60 clés pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
@@ -12421,51 +12421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf : Production et Qualité, volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12531,51 +12531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12632,51 +12632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf. De l'oeuf aux ovoproduits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12733,51 +12733,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science et technologie de l'oeuf : De l'oeuf aux ovoproduits, volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12853,51 +12853,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From muscle to meat and meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Food Science and Technology 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12935,215 +12935,215 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Anton</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products : Egg safety and nutritional quality (Volume 2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Woodhead Publishing, pp.321-345, 2011, 978 0 85709 072 0</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 2 : Egg safety and nutritional quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729337v1</w:t>
+                <w:t xml:space="preserve">hal-01454195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive fractions of eggs for human and animal health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Anton</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Immerseel, F. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products Volume 2 : Egg safety and nutritional quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
+              <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products : Egg safety and nutritional quality (Volume 2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing, pp.321-345, 2011, 978 0 85709 072 0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454195v1</w:t>
+                <w:t xml:space="preserve">hal-00729337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nutritional quality of eggs</w:t>
               </w:r>
@@ -13155,51 +13155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seuss-Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immerseel, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products: Egg safety and nutritional quality (Volume 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing, pp.201-236, 2011</w:t>
@@ -13254,51 +13254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Seuss-Baum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Volume 2: Egg safety and nutritional quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 214, Woodhead Publishing Ltd, 2011, Woodhead Publishing in Food Science, Technology and Nutrition, 978-0-85709-072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13317,385 +13317,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de l'oeuf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454144v1</w:t>
+                <w:t xml:space="preserve">hal-02822901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de l'oeuf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractionnement de l'œuf et utilisation des fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...49 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nau, Françoise. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tec et Doc, 2010, Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
+              <w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.471-512, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822901v1</w:t>
+                <w:t xml:space="preserve">hal-00729518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionnement de l'œuf et utilisation des fractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Fractionnement de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Thapon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et technologie de l'oeuf Volume 2 De l'oeuf aux ovoproduits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier Tec et Doc, pp.471-512, 2010</w:t>
+              <w:t xml:space="preserve">Science et technologie de l'œuf. Volume 2, De l'œuf aux ovoproduits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tec et Doc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Collection Sciences et Techniques Agroalimentaires, 978-2-7430-1224-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729518v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13776,77 +13776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosvitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13884,51 +13884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minor protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13992,51 +13992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avidin-Biotin Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14100,51 +14100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avidine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14195,51 +14195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riboflavin -binding protein (flavoprotein)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,51 +14342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14424,77 +14424,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg compounds with antioxidant and mineral binding properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Castellani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive Egg Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14577,51 +14577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'oeuf, pour l'obtention d'au moins une protéine basique de blanc d'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14678,51 +14678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un coproduit issu d'un procédé d'extraction du lysozyme à partir de blanc d'œuf, pour l'obtention d'au moins une protéine basique de blanc d'œuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14837,51 +14837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Lechevalier-Datin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15203,51 +15203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Juchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4F46HSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZM6FSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453933v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.02.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P91SNC1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453962v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.09.010" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83030KXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5082-les-oeufs.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thapon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349139v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729612v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seuss-Baum" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454144v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/not.asp?id=3LKZ2OOR33KOZZ" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729518v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Foll" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Hamon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lambert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.137298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803279v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gouar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chevalier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114524001661" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.115945" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Pasco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2022.133132" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03106881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda-Vadillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capozzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Cochet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06677" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02976067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariah Alabdeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.584986" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Alex Julien" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00913" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lechevalier-Datin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Floury" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Serri&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.12.042" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054473v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-019-00180-w" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997271v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ranc&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Paty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Juchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pineda Vadillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.07.049" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Beaumal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David Briand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527068v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bonnassie-Rouxin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alabdeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00829" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Derde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Walrant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.23040" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.09.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2015.09.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pezennec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briard-Bion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.10.011" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBW7N5ZW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395012v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;ra Nyemb-Diop" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454599v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Cheynier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meudec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.01.029" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090040v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Derde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2014.10.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2015.01.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttinee Musikaphun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo01156b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189975v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2014.03" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-13-473" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf405155p" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane M. Rutherfurd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2014.02.048" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916545v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4029199" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664566v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Croguennec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-009-9077-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729917v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castellani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Belhomme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. David-Briand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2007.08.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4F46HSB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729897v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2007.10.012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CMLTCGJ9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Belhomme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth David-Briand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453980v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ropers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2006.08.014" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7ZM6FSV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453933v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.02.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P91SNC1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Moll&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0529969" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CPMLHDZM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perinel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeantet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Lesaffre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.2042" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP4QBTCR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453935v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hietanen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quiros del Bosque" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048369l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1QPMFXMJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453954v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2004.07.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WR1ZLQS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453962v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2004.09.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83030KXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pezennec" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf034184n" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHZ8B4FJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673125v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Jan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Val" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04543878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Henry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Chevalier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342725v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417277v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716617v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446408v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490081v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Menacer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446409v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544627v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209786v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209761v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138317v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924773v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Musikaphun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Briard-Bion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849244v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809240v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal C. Brossard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rance" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Legou&#233;-Morillon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00730037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaudichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04279361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901474v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonnassi&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901488v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901473v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu-Lacanal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603787v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boucher" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417590v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209854v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shane Rutherfurd" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209790v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209791v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209785v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M Rutherfurd" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209730v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Toth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Tanai" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Csavajda" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Sanz Buenhombre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209634v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189918v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209635v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209489v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209540v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209519v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209433v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Rutherfurd" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209527v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209467v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209326v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/170581.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454210v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748493v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Fromentin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Piedcoq" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/203154.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Pasquier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Havard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515005v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5082-les-oeufs.html" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454447v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Thapon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/Entreprises-Monde-agricole/Resultats-innovation-transfert/Toutes-les-actualites/Science-et-technologie-de-l-oeuf.-Volume-1.-Production-et-qualite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349139v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729612v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349152v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1848219342.html" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454195v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729337v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729398v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seuss-Baum" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454200v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822901v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729518v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454144v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/not.asp?id=3LKZ2OOR33KOZZ" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729464v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349141v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783540378839" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349142v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349149v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349148v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349143v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349146v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454230v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729386v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fromentin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Piedcoq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>