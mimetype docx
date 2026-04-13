--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Hofmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121211331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archiviste-paléographe, Catherine Hofmann est conservatrice générale des Bibliothèques, en poste au département des Cartes et plans de la Bibliothèque nationale de France, où elle dirige le service Dépôt légal et fonds patrimoniaux depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est, par ailleurs, l'un des directeurs de la revue internationale &amp;quot;Imago Mundi&amp;quot; et membre de son comité de rédaction. Elle est aussi membre de l'association ISHMap. En France, elle est vice-présidente de la commission d'histoire du Comité français de cartographie, qui organise chaque année une journée d'étude dans ce domaine, et membre du conseil de cette association.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son domaine de recherche porte sur l'histoire de la cartographie à l'époque moderne : édition des cartes et des atlas, production et usages des globes et des cartes marines, histoire des collections de cartes, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2012, elle a dirigé l'ouvrage &amp;quot;Artistes de la carte, de la Renaissance au XXIe siècle&amp;quot; (Editions Autrement) et codirigé avec H. Richard &amp;quot;Les globes de Louis XIV : étude artistique, historique et matérielle&amp;quot; (BnF Editions).La même année, elle a également assuré le co-commissariat de l'exposition de la BnF &amp;quot;L'âge d'or des cartes marines : quand l'Europe découvrait le monde&amp;quot;, dont le catalogue, co-édité avec E. Vagnon et H. Richard (éd. BnF/Seuil), a été récompensé par le prix de l'Académie de marine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018, elle a dirigé avec Lucile Haguet l'ouvrage &amp;quot;Une carrière de géographe au siècle des Lumières  :  Jean-Baptiste d'Anville&amp;quot;  (éd. Voltaire Foundation Oxford / BnF), aboutissement d'un programme de recherche financé par la BnF (2010-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018 et 2019, elle a été commissaire avec François Nawrocki d'une double exposition présentée successivement au Louvre Abu Dhabi et à la Bibliothèque nationale de France, intitulée &amp;quot;Le Monde en sphères&amp;quot;  (catalogue scientifique édité par la BnF en 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firefly Books, 1 vol. (256 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de la carte : de la Renaissance au XXIe siècle : l'explorateur, le stratège, le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 1 vol. (223 p.), 2012, 978-2-7467-3066-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (357 p.), 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil : Bibliothèque nationale de France, 1 vol. (256 p.), 2012, 978-2-7177-2521-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours de la Terre : itinéraires d’une femme au coeur de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’École nationale des ponts et chaussées, 1 vol. (303 p.), 1999, 2-85978-316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe et son image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Netchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (75 p.) : ill. en noir et en coul., couv. ill. en coul. ; 22 cm, 1995, 2-7177-1942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe du Dauphin (1786-1789) : archaïsmes et modernité d’un objet gigogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Netchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille an d'histoire (243-244), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge d'or des cartes marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville, un cartographe au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissements du département des Cartes et Plans. 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hénaff-Bargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l’atlas historique en France (1630-1800) : pouvoirs et limites de la carte comme &amp;quot; œil de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 158 (1), pp.97-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2000.451018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pérouse (dir.); Feza Günergun (dir.); Pascal Lebouteiller (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers. Cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers : cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas, pp.39-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermessung der Erde, Vermessung der Gebiete : die französische Kartographie im Zeitalter der Aufklärung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt Vermesser : das golden Zeitalter der Kartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandstein Verlag, pp.90-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fascination of portolans : historiography and collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascination des portulans : historiographie et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.18-29, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtes devenus indésirables. La tentative de &amp;quot;translation à Versailles&amp;quot; en 1849-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.271-287, 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des cartes à Paris, XVII-XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.32-33, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pilote français, un tournant de l’hydrographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.74-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrographes normands au XVIe siècle : navigations lointaines et cosmographies savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.54-55, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de fabrication et usages des cartes portulans à travers les siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.30-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartographe et la mer : du pilote à l'ingénieur hydrographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.46-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13-14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.396-397, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait [4. Cartographie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.873, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre [II. (dans des titres d’ouvrages publiés du XVIe au XVIIIe siècle). Recueil de cartes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.830, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Vaugondy, Gilles et Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.578-579, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanson, famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.664, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.331, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planisphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.260-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.258-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and the Map trade in France 1470-1670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The history of cartography, vol. 3, Cartography in the European Renaissance, part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.1569-1588, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des ‘atlas militaires’ en France aux XVIIe et XVIIIe siècles : une activité sous étroite surveillance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas militaires manuscrits européens (XVIe-XVIIIe siècles), actes de la 4e journée d’étude du musée des plans-reliefs (Paris, 18-19 avril 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.165-183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Voyage pittoresque de la Grèce&amp;quot; du comte de Choiseul-Gouffier (1782-1822) : la carte au service de la découverte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtsdeutung auf alten Karten : Archäologie und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfenbütteler Forschungen (101), Harrassowitz Verlag, pp.311-330, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions virtuelles de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’exposer veut dire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte d’Italie réinventée par Jean-Baptiste d’Anville (1743) : prémices d’une nouvelle cartographie du monde et objet d’autopromotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Rendez-vous de l’histoire; Bibliothèque nationale de France, Oct 2019, Blois, Université, Cartes Blanches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Carta Pisana still the oldest known marine chart ? The results of laboratory analysis and of radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop On the Origin and Evolution of Portolan Charts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Center for the History of Science and Technology (CIUHCT), Jun 2016, Lisbonne, Museu de Marinha, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville et la carte de la Nouvelle France [de J.-B. Franquelin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du quadrilatère. Des hommes et des oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Institut national d'histoire de l'art; Institut national du patrimoine, Apr 2013, Paris, Institut national d'histoire de l'art, Auditorium de la Galerie Colbert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and modern globes in French collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nawrocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the History of Cartography (ICHC 2015) : Poster Session, THEME 3: Cartographic discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Anvers, University of Antwerp = Universiteit Antwerpen, Aula Rector Dhanis, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité français de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cartographie et géomatique 2019-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 252, pp.110, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 1 vol. (95 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 216, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03008012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2012-2013 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude : &amp;quot;14/18 : la guerre en cartes&amp;quot;, 12 juin 2014, BnF (site François Mitterrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : « Un geografo alla corte dei Re di Napoli : G.-A. Rizzi Zannoni (1736-1814) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2012-2013 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2e symposium de l'ISHMap, Paris, BnF (site Richelieu), 13 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle parution : “Cartes marines : d’une technique à une culture, 13e-18e siècle”, Cartes & Géomatique n°216 (juin 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude : “La carte et la patrimoine”, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL FOR PAPERS : “1914-1918. The War in Maps”, deadline : November 30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à communications : “1914-18. La guerre en cartes”, date-butoir : 30 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous du CFC “Cartes & Médias”, 31 mai 2013, Paris, Institut de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation de l’appel à communications pour la journée CFC “Cartes et Patrimoine” jusqu’au 31 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call for Papers : ‘Mapping Conflicts, Conflicts in Maps’, deadline : 15 Dec. 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque “Méditerranée & océan Indien : deux mondes en miroir, Reims, 21-22 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop sur les plans reliefs (18e-19e s.), Florence, IGM, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication “Artistes de la carte, de la Renaissance au XXIe siècle”, Autrement, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2011 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à la BnF : L’âge d’or des cartes marines, octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2011 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “La France en relief”, Paris – Nef du Grand Palais, 18 janvier – 17 février 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “L’âge d’or des cartes marines”, Paris, BnF – site François Mitterrand, 23 octobre 2012-27 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier doctoral : “les cartes anciennes, une source pour les SHS ?”, Strasbourg, 15 et 16 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque autour de l’exposition “L’âge d’or des cartes marines, BnF- site Richelieu, 3 et 4 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Hofmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121211331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archiviste-paléographe, Catherine Hofmann est conservatrice générale des Bibliothèques, en poste au département des Cartes et plans de la Bibliothèque nationale de France, où elle dirige le service Dépôt légal et fonds patrimoniaux depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est, par ailleurs, l'un des directeurs de la revue internationale &amp;quot;Imago Mundi&amp;quot; et membre de son comité de rédaction. Elle est aussi membre de l'association ISHMap. En France, elle est vice-présidente de la commission d'histoire du Comité français de cartographie, qui organise chaque année une journée d'étude dans ce domaine, et membre du conseil de cette association.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son domaine de recherche porte sur l'histoire de la cartographie à l'époque moderne : édition des cartes et des atlas, production et usages des globes et des cartes marines, histoire des collections de cartes, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2012, elle a dirigé l'ouvrage &amp;quot;Artistes de la carte, de la Renaissance au XXIe siècle&amp;quot; (Editions Autrement) et codirigé avec H. Richard &amp;quot;Les globes de Louis XIV : étude artistique, historique et matérielle&amp;quot; (BnF Editions).La même année, elle a également assuré le co-commissariat de l'exposition de la BnF &amp;quot;L'âge d'or des cartes marines : quand l'Europe découvrait le monde&amp;quot;, dont le catalogue, co-édité avec E. Vagnon et H. Richard (éd. BnF/Seuil), a été récompensé par le prix de l'Académie de marine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018, elle a dirigé avec Lucile Haguet l'ouvrage &amp;quot;Une carrière de géographe au siècle des Lumières  :  Jean-Baptiste d'Anville&amp;quot;  (éd. Voltaire Foundation Oxford / BnF), aboutissement d'un programme de recherche financé par la BnF (2010-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018 et 2019, elle a été commissaire avec François Nawrocki d'une double exposition présentée successivement au Louvre Abu Dhabi et à la Bibliothèque nationale de France, intitulée &amp;quot;Le Monde en sphères&amp;quot;  (catalogue scientifique édité par la BnF en 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firefly Books, 1 vol. (256 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de la carte : de la Renaissance au XXIe siècle : l'explorateur, le stratège, le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 1 vol. (223 p.), 2012, 978-2-7467-3066-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (357 p.), 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil : Bibliothèque nationale de France, 1 vol. (256 p.), 2012, 978-2-7177-2521-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours de la Terre : itinéraires d’une femme au coeur de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’École nationale des ponts et chaussées, 1 vol. (303 p.), 1999, 2-85978-316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe et son image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Netchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (75 p.) : ill. en noir et en coul., couv. ill. en coul. ; 22 cm, 1995, 2-7177-1942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe du Dauphin (1786-1789) : archaïsmes et modernité d’un objet gigogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Netchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille an d'histoire (243-244), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge d'or des cartes marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville, un cartographe au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissements du département des Cartes et Plans. 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hénaff-Bargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l’atlas historique en France (1630-1800) : pouvoirs et limites de la carte comme &amp;quot; œil de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 158 (1), pp.97-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2000.451018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pérouse (dir.); Feza Günergun (dir.); Pascal Lebouteiller (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers. Cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers : cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas, pp.39-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermessung der Erde, Vermessung der Gebiete : die französische Kartographie im Zeitalter der Aufklärung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt Vermesser : das golden Zeitalter der Kartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandstein Verlag, pp.90-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fascination of portolans : historiography and collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascination des portulans : historiographie et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.18-29, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtes devenus indésirables. La tentative de &amp;quot;translation à Versailles&amp;quot; en 1849-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.271-287, 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des cartes à Paris, XVII-XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.32-33, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pilote français, un tournant de l’hydrographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.74-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrographes normands au XVIe siècle : navigations lointaines et cosmographies savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.54-55, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de fabrication et usages des cartes portulans à travers les siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.30-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartographe et la mer : du pilote à l'ingénieur hydrographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.46-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13-14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.396-397, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait [4. Cartographie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.873, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre [II. (dans des titres d’ouvrages publiés du XVIe au XVIIIe siècle). Recueil de cartes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.830, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Vaugondy, Gilles et Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.578-579, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.331, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanson, famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.664, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planisphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.260-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.258-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and the Map trade in France 1470-1670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The history of cartography, vol. 3, Cartography in the European Renaissance, part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.1569-1588, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des ‘atlas militaires’ en France aux XVIIe et XVIIIe siècles : une activité sous étroite surveillance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas militaires manuscrits européens (XVIe-XVIIIe siècles), actes de la 4e journée d’étude du musée des plans-reliefs (Paris, 18-19 avril 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.165-183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Voyage pittoresque de la Grèce&amp;quot; du comte de Choiseul-Gouffier (1782-1822) : la carte au service de la découverte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtsdeutung auf alten Karten : Archäologie und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfenbütteler Forschungen (101), Harrassowitz Verlag, pp.311-330, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions virtuelles de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’exposer veut dire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte d’Italie réinventée par Jean-Baptiste d’Anville (1743) : prémices d’une nouvelle cartographie du monde et objet d’autopromotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Rendez-vous de l’histoire; Bibliothèque nationale de France, Oct 2019, Blois, Université, Cartes Blanches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Carta Pisana still the oldest known marine chart ? The results of laboratory analysis and of radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop On the Origin and Evolution of Portolan Charts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Center for the History of Science and Technology (CIUHCT), Jun 2016, Lisbonne, Museu de Marinha, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville et la carte de la Nouvelle France [de J.-B. Franquelin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du quadrilatère. Des hommes et des oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Institut national d'histoire de l'art; Institut national du patrimoine, Apr 2013, Paris, Institut national d'histoire de l'art, Auditorium de la Galerie Colbert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and modern globes in French collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nawrocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the History of Cartography (ICHC 2015) : Poster Session, THEME 3: Cartographic discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Anvers, University of Antwerp = Universiteit Antwerpen, Aula Rector Dhanis, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité français de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cartographie et géomatique 2019-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 252, pp.110, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 1 vol. (95 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 216, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03008012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2012-2013 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude : &amp;quot;14/18 : la guerre en cartes&amp;quot;, 12 juin 2014, BnF (site François Mitterrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : « Un geografo alla corte dei Re di Napoli : G.-A. Rizzi Zannoni (1736-1814) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2012-2013 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2e symposium de l'ISHMap, Paris, BnF (site Richelieu), 13 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle parution : “Cartes marines : d’une technique à une culture, 13e-18e siècle”, Cartes & Géomatique n°216 (juin 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude : “La carte et la patrimoine”, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous du CFC “Cartes & Médias”, 31 mai 2013, Paris, Institut de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation de l’appel à communications pour la journée CFC “Cartes et Patrimoine” jusqu’au 31 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL FOR PAPERS : “1914-1918. The War in Maps”, deadline : November 30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à communications : “1914-18. La guerre en cartes”, date-butoir : 30 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call for Papers : ‘Mapping Conflicts, Conflicts in Maps’, deadline : 15 Dec. 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque “Méditerranée & océan Indien : deux mondes en miroir, Reims, 21-22 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop sur les plans reliefs (18e-19e s.), Florence, IGM, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication “Artistes de la carte, de la Renaissance au XXIe siècle”, Autrement, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2011 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à la BnF : L’âge d’or des cartes marines, octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2011 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “La France en relief”, Paris – Nef du Grand Palais, 18 janvier – 17 février 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “L’âge d’or des cartes marines”, Paris, BnF – site François Mitterrand, 23 octobre 2012-27 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque autour de l’exposition “L’âge d’or des cartes marines, BnF- site Richelieu, 3 et 4 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier doctoral : “les cartes anciennes, une source pour les SHS ?”, Strasbourg, 15 et 16 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03CFC100"/>
+    <w:nsid w:val="BFF07751"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121211331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecoq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04304040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Netchine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Netchine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04325180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne H&#233;naff-Bargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2000.451018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04251576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nawrocki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04368037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354634v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354625v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121211331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecoq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04304040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Netchine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Netchine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04325180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne H&#233;naff-Bargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2000.451018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04251576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nawrocki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04368037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>