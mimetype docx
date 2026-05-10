--- v1 (2026-04-13)
+++ v2 (2026-05-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Hofmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121211331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archiviste-paléographe, Catherine Hofmann est conservatrice générale des Bibliothèques, en poste au département des Cartes et plans de la Bibliothèque nationale de France, où elle dirige le service Dépôt légal et fonds patrimoniaux depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est, par ailleurs, l'un des directeurs de la revue internationale &amp;quot;Imago Mundi&amp;quot; et membre de son comité de rédaction. Elle est aussi membre de l'association ISHMap. En France, elle est vice-présidente de la commission d'histoire du Comité français de cartographie, qui organise chaque année une journée d'étude dans ce domaine, et membre du conseil de cette association.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son domaine de recherche porte sur l'histoire de la cartographie à l'époque moderne : édition des cartes et des atlas, production et usages des globes et des cartes marines, histoire des collections de cartes, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2012, elle a dirigé l'ouvrage &amp;quot;Artistes de la carte, de la Renaissance au XXIe siècle&amp;quot; (Editions Autrement) et codirigé avec H. Richard &amp;quot;Les globes de Louis XIV : étude artistique, historique et matérielle&amp;quot; (BnF Editions).La même année, elle a également assuré le co-commissariat de l'exposition de la BnF &amp;quot;L'âge d'or des cartes marines : quand l'Europe découvrait le monde&amp;quot;, dont le catalogue, co-édité avec E. Vagnon et H. Richard (éd. BnF/Seuil), a été récompensé par le prix de l'Académie de marine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018, elle a dirigé avec Lucile Haguet l'ouvrage &amp;quot;Une carrière de géographe au siècle des Lumières  :  Jean-Baptiste d'Anville&amp;quot;  (éd. Voltaire Foundation Oxford / BnF), aboutissement d'un programme de recherche financé par la BnF (2010-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018 et 2019, elle a été commissaire avec François Nawrocki d'une double exposition présentée successivement au Louvre Abu Dhabi et à la Bibliothèque nationale de France, intitulée &amp;quot;Le Monde en sphères&amp;quot;  (catalogue scientifique édité par la BnF en 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firefly Books, 1 vol. (256 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de la carte : de la Renaissance au XXIe siècle : l'explorateur, le stratège, le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 1 vol. (223 p.), 2012, 978-2-7467-3066-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (357 p.), 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil : Bibliothèque nationale de France, 1 vol. (256 p.), 2012, 978-2-7177-2521-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours de la Terre : itinéraires d’une femme au coeur de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’École nationale des ponts et chaussées, 1 vol. (303 p.), 1999, 2-85978-316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe et son image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Netchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (75 p.) : ill. en noir et en coul., couv. ill. en coul. ; 22 cm, 1995, 2-7177-1942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe du Dauphin (1786-1789) : archaïsmes et modernité d’un objet gigogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Netchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille an d'histoire (243-244), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge d'or des cartes marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville, un cartographe au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissements du département des Cartes et Plans. 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hénaff-Bargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l’atlas historique en France (1630-1800) : pouvoirs et limites de la carte comme &amp;quot; œil de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 158 (1), pp.97-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2000.451018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pérouse (dir.); Feza Günergun (dir.); Pascal Lebouteiller (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers. Cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers : cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas, pp.39-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermessung der Erde, Vermessung der Gebiete : die französische Kartographie im Zeitalter der Aufklärung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt Vermesser : das golden Zeitalter der Kartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandstein Verlag, pp.90-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fascination of portolans : historiography and collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascination des portulans : historiographie et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.18-29, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtes devenus indésirables. La tentative de &amp;quot;translation à Versailles&amp;quot; en 1849-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.271-287, 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des cartes à Paris, XVII-XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.32-33, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pilote français, un tournant de l’hydrographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.74-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrographes normands au XVIe siècle : navigations lointaines et cosmographies savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.54-55, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de fabrication et usages des cartes portulans à travers les siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.30-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartographe et la mer : du pilote à l'ingénieur hydrographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.46-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13-14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.396-397, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait [4. Cartographie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.873, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre [II. (dans des titres d’ouvrages publiés du XVIe au XVIIIe siècle). Recueil de cartes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.830, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Vaugondy, Gilles et Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.578-579, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.331, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanson, famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.664, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planisphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.260-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.258-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and the Map trade in France 1470-1670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The history of cartography, vol. 3, Cartography in the European Renaissance, part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.1569-1588, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des ‘atlas militaires’ en France aux XVIIe et XVIIIe siècles : une activité sous étroite surveillance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas militaires manuscrits européens (XVIe-XVIIIe siècles), actes de la 4e journée d’étude du musée des plans-reliefs (Paris, 18-19 avril 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.165-183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Voyage pittoresque de la Grèce&amp;quot; du comte de Choiseul-Gouffier (1782-1822) : la carte au service de la découverte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtsdeutung auf alten Karten : Archäologie und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfenbütteler Forschungen (101), Harrassowitz Verlag, pp.311-330, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions virtuelles de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’exposer veut dire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte d’Italie réinventée par Jean-Baptiste d’Anville (1743) : prémices d’une nouvelle cartographie du monde et objet d’autopromotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Rendez-vous de l’histoire; Bibliothèque nationale de France, Oct 2019, Blois, Université, Cartes Blanches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Carta Pisana still the oldest known marine chart ? The results of laboratory analysis and of radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop On the Origin and Evolution of Portolan Charts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Center for the History of Science and Technology (CIUHCT), Jun 2016, Lisbonne, Museu de Marinha, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville et la carte de la Nouvelle France [de J.-B. Franquelin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du quadrilatère. Des hommes et des oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Institut national d'histoire de l'art; Institut national du patrimoine, Apr 2013, Paris, Institut national d'histoire de l'art, Auditorium de la Galerie Colbert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and modern globes in French collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nawrocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the History of Cartography (ICHC 2015) : Poster Session, THEME 3: Cartographic discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Anvers, University of Antwerp = Universiteit Antwerpen, Aula Rector Dhanis, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité français de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cartographie et géomatique 2019-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 252, pp.110, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 1 vol. (95 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 216, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03008012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2012-2013 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude : &amp;quot;14/18 : la guerre en cartes&amp;quot;, 12 juin 2014, BnF (site François Mitterrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : « Un geografo alla corte dei Re di Napoli : G.-A. Rizzi Zannoni (1736-1814) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2012-2013 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2e symposium de l'ISHMap, Paris, BnF (site Richelieu), 13 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle parution : “Cartes marines : d’une technique à une culture, 13e-18e siècle”, Cartes & Géomatique n°216 (juin 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude : “La carte et la patrimoine”, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous du CFC “Cartes & Médias”, 31 mai 2013, Paris, Institut de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation de l’appel à communications pour la journée CFC “Cartes et Patrimoine” jusqu’au 31 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL FOR PAPERS : “1914-1918. The War in Maps”, deadline : November 30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à communications : “1914-18. La guerre en cartes”, date-butoir : 30 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call for Papers : ‘Mapping Conflicts, Conflicts in Maps’, deadline : 15 Dec. 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque “Méditerranée & océan Indien : deux mondes en miroir, Reims, 21-22 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop sur les plans reliefs (18e-19e s.), Florence, IGM, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication “Artistes de la carte, de la Renaissance au XXIe siècle”, Autrement, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2011 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à la BnF : L’âge d’or des cartes marines, octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2011 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “La France en relief”, Paris – Nef du Grand Palais, 18 janvier – 17 février 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “L’âge d’or des cartes marines”, Paris, BnF – site François Mitterrand, 23 octobre 2012-27 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque autour de l’exposition “L’âge d’or des cartes marines, BnF- site Richelieu, 3 et 4 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier doctoral : “les cartes anciennes, une source pour les SHS ?”, Strasbourg, 15 et 16 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Catherine Hofmann </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">catherine-hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000121211331</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archiviste-paléographe, Catherine Hofmann est conservatrice générale des Bibliothèques, en poste au département des Cartes et plans de la Bibliothèque nationale de France, où elle dirige le service Dépôt légal et fonds patrimoniaux depuis 2011.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle est, par ailleurs, l'un des directeurs de la revue internationale &amp;quot;Imago Mundi&amp;quot; et membre de son comité de rédaction. Elle est aussi membre de l'association ISHMap. En France, elle est vice-présidente de la commission d'histoire du Comité français de cartographie, qui organise chaque année une journée d'étude dans ce domaine, et membre du conseil de cette association.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son domaine de recherche porte sur l'histoire de la cartographie à l'époque moderne : édition des cartes et des atlas, production et usages des globes et des cartes marines, histoire des collections de cartes, etc.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2012, elle a dirigé l'ouvrage &amp;quot;Artistes de la carte, de la Renaissance au XXIe siècle&amp;quot; (Editions Autrement) et codirigé avec H. Richard &amp;quot;Les globes de Louis XIV : étude artistique, historique et matérielle&amp;quot; (BnF Editions).La même année, elle a également assuré le co-commissariat de l'exposition de la BnF &amp;quot;L'âge d'or des cartes marines : quand l'Europe découvrait le monde&amp;quot;, dont le catalogue, co-édité avec E. Vagnon et H. Richard (éd. BnF/Seuil), a été récompensé par le prix de l'Académie de marine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018, elle a dirigé avec Lucile Haguet l'ouvrage &amp;quot;Une carrière de géographe au siècle des Lumières  :  Jean-Baptiste d'Anville&amp;quot;  (éd. Voltaire Foundation Oxford / BnF), aboutissement d'un programme de recherche financé par la BnF (2010-2013).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 2018 et 2019, elle a été commissaire avec François Nawrocki d'une double exposition présentée successivement au Louvre Abu Dhabi et à la Bibliothèque nationale de France, intitulée &amp;quot;Le Monde en sphères&amp;quot;  (catalogue scientifique édité par la BnF en 2019).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Firefly Books, 1 vol. (256 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes de la carte : de la Renaissance au XXIe siècle : l'explorateur, le stratège, le géographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autrement, 1 vol. (223 p.), 2012, 978-2-7467-3066-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (357 p.), 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Age d'or des cartes marines. Quand l'Europe découvrait le monde.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seuil : Bibliothèque nationale de France, 1 vol. (256 p.), 2012, 978-2-7177-2521-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tours et contours de la Terre : itinéraires d’une femme au coeur de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l’École nationale des ponts et chaussées, 1 vol. (303 p.), 1999, 2-85978-316-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe et son image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Netchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France, 1 vol. (75 p.) : ill. en noir et en coul., couv. ill. en coul. ; 22 cm, 1995, 2-7177-1942-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la rencontre intitulée « Art(s) et cartographie(s) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Art(s) et cartographie(s) (256), pp.7-8. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz359cwvtgnjjlpumu-35252515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie d'Orgeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Comment écrire l'histoire de la cartographie ? (253), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Thèses en cartographie et géomatique (252), pp.7-11. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz355cwvtgnjjlp-46096638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Du jardin vers le monde et du monde au jardin (249), pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la journée d’étude &amp;quot;Du jardin vers le monde et du monde au jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes et géomatiques (revue du CFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 249, pp.7-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille ans d'histoire (243-244), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le globe du Dauphin (1786-1789) : archaïsmes et modernité d’un objet gigogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Netchine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Globes et sphères : deux mille an d'histoire (243-244), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62437/cixz346-654etyknpgmcw-19187780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05084649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012, Bibliothèque nationale de France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 216, 1 vol. (146 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge d'or des cartes marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64, pp.4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville, un cartographe au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Chroniques de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichissements du département des Cartes et Plans. 2008-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Hénaff-Bargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39, pp.85-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La genèse de l’atlas historique en France (1630-1800) : pouvoirs et limites de la carte comme &amp;quot; œil de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque de l'École des chartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 158 (1), pp.97-128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bec.2000.451018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pérouse (dir.); Feza Günergun (dir.); Pascal Lebouteiller (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers. Cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas Sanat Merkesi; Institut Français d'Etudes Anatoliennes, pp.38-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche du passé : Choiseul-Gouffier et la cartographie des Dardanelles au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre trois mers : cartographie ottomane et française des Dardanelles et du Bosphore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkas, pp.39-59, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vermessung der Erde, Vermessung der Gebiete : die französische Kartographie im Zeitalter der Aufklärung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welt Vermesser : das golden Zeitalter der Kartographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sandstein Verlag, pp.90-99, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How portolan maps were made and used through the centuries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fascination of portolans : historiography and collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The golden age of maritime maps : when Europe discovered the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firefly Books, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des cartes à Paris, XVII-XVIIIe s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.32-33, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pilote français, un tournant de l’hydrographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.74-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hydrographes normands au XVIe siècle : navigations lointaines et cosmographies savantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hofmann, Catherine; Tesson, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle : l’explorateur, le stratège, le géographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.54-55, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de fabrication et usages des cartes portulans à travers les siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.30-41, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04351920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cartographe et la mer : du pilote à l'ingénieur hydrographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes de la carte, de la Renaissance au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.46-75, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hôtes devenus indésirables. La tentative de &amp;quot;translation à Versailles&amp;quot; en 1849-1850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les globes de Louis XIV : étude artistique, historique et matérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, pp.271-287, 2012, 978-2-7177-2493-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fascination des portulans : historiographie et collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge d’or des cartes marines : quand l’Europe découvrait le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Le Seuil, pp.18-29, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait [4. Cartographie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.873, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtre [II. (dans des titres d’ouvrages publiés du XVIe au XVIIIe siècle). Recueil de cartes]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.830, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert de Vaugondy, Gilles et Didier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.578-579, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanson, famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.664, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.331, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planisphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.260-261, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.258-259, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neptune français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.13-14, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouché, Pascal; Péchoin, Daniel; Schuwer, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique du livre. [3], N-Z</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éd. du Cercle de la librairie, pp.396-397, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publishing and the Map trade in France 1470-1670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The history of cartography, vol. 3, Cartography in the European Renaissance, part 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chicago Press, pp.1569-1588, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Voyage pittoresque de la Grèce&amp;quot; du comte de Choiseul-Gouffier (1782-1822) : la carte au service de la découverte archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtsdeutung auf alten Karten : Archäologie und Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolfenbütteler Forschungen (101), Harrassowitz Verlag, pp.311-330, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’édition des ‘atlas militaires’ en France aux XVIIe et XVIIIe siècles : une activité sous étroite surveillance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas militaires manuscrits européens (XVIe-XVIIIe siècles), actes de la 4e journée d’étude du musée des plans-reliefs (Paris, 18-19 avril 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture et de la Communication, pp.165-183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions virtuelles de la BnF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Laborderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qu’exposer veut dire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte d’Italie réinventée par Jean-Baptiste d’Anville (1743) : prémices d’une nouvelle cartographie du monde et objet d’autopromotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Haguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rendez-vous de l’histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Rendez-vous de l’histoire; Bibliothèque nationale de France, Oct 2019, Blois, Université, Cartes Blanches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the Carta Pisana still the oldest known marine chart ? The results of laboratory analysis and of radiocarbon dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Richardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop On the Origin and Evolution of Portolan Charts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Center for the History of Science and Technology (CIUHCT), Jun 2016, Lisbonne, Museu de Marinha, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste d'Anville et la carte de la Nouvelle France [de J.-B. Franquelin]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les conférences du quadrilatère. Des hommes et des oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France; Institut national d'histoire de l'art; Institut national du patrimoine, Apr 2013, Paris, Institut national d'histoire de l'art, Auditorium de la Galerie Colbert, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early and modern globes in French collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nawrocki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on the History of Cartography (ICHC 2015) : Poster Session, THEME 3: Cartographic discoveries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Anvers, University of Antwerp = Universiteit Antwerpen, Aula Rector Dhanis, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité français de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèses en cartographie et géomatique 2019-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 252, pp.110, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes marines : d'une technique à une culture. Actes du colloque du 3 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vagnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 216, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03008012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes & Géomatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartes &amp; géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 215, 1 vol. (95 p.), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04368037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2012-2013 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d'étude : &amp;quot;14/18 : la guerre en cartes&amp;quot;, 12 juin 2014, BnF (site François Mitterrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition : « Un geografo alla corte dei Re di Napoli : G.-A. Rizzi Zannoni (1736-1814) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2012-2013 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2e symposium de l'ISHMap, Paris, BnF (site Richelieu), 13 juin 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle parution : “Cartes marines : d’une technique à une culture, 13e-18e siècle”, Cartes & Géomatique n°216 (juin 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALL FOR PAPERS : “1914-1918. The War in Maps”, deadline : November 30, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appel à communications : “1914-18. La guerre en cartes”, date-butoir : 30 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journée d’étude : “La carte et la patrimoine”, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rendez-vous du CFC “Cartes & Médias”, 31 mai 2013, Paris, Institut de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolongation de l’appel à communications pour la journée CFC “Cartes et Patrimoine” jusqu’au 31 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call for Papers : ‘Mapping Conflicts, Conflicts in Maps’, deadline : 15 Dec. 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque “Méditerranée & océan Indien : deux mondes en miroir, Reims, 21-22 mai 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop sur les plans reliefs (18e-19e s.), Florence, IGM, 29 novembre 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publication “Artistes de la carte, de la Renaissance au XXIe siècle”, Autrement, 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblio 2011 des publications françaises en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “La France en relief”, Paris – Nef du Grand Palais, 18 janvier – 17 février 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique 2011 en histoire de la cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition à la BnF : L’âge d’or des cartes marines, octobre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition “L’âge d’or des cartes marines”, Paris, BnF – site François Mitterrand, 23 octobre 2012-27 janvier 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier doctoral : “les cartes anciennes, une source pour les SHS ?”, Strasbourg, 15 et 16 novembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque autour de l’exposition “L’âge d’or des cartes marines, BnF- site Richelieu, 3 et 4 décembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFF07751"/>
+    <w:nsid w:val="7B42001C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121211331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecoq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04304040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Netchine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084649v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Netchine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187780" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084719v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187850" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04325180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne H&#233;naff-Bargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2000.451018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376877v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376426v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376462v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376441v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376452v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376879v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04251576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nawrocki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04368037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354624v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354641v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354634v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354625v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354638v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354632v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354633v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-hofmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000121211331" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hofmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vagnon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352919v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352921v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315224v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lecoq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04304040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Netchine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Besse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz359cwvtgnjjlpumu-35252515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057322v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065228v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Habert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Zanin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz355cwvtgnjjlp-46096638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372493v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187850" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Netchine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz346-654etyknpgmcw-19187780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sarazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04346012v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Haguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04325180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lebailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne H&#233;naff-Bargot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loiseaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318730v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bec.2000.451018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376873v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376874v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04351920v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04352153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376462v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376441v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376439v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04376879v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-03285885v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laborderie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04370433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04319617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Richardin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04333805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04251576v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nawrocki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03008012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04368037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362676v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04362679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354634v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354625v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354624v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354641v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354635v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354637v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354632v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354629v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>