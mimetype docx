--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2590,511 +2590,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the central Levant domain (Lebanon) since Mesozoic time</w:t>
+                <w:t xml:space="preserve">Fault interaction and stresses along broad oceanic transform zone: Tjörnes Fracture Zone, north Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Barrier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP341.12⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (TC1002), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008TC002415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574200v1</w:t>
+                <w:t xml:space="preserve">hal-00574204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Levant margin and western Arabia platform since the Mesozoic: introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 341, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP341.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic evolution of the southern Levant margin since Mesozoic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Eyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 494, pp.211-225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault interaction and stresses along broad oceanic transform zone: Tjörnes Fracture Zone, north Iceland</w:t>
+                <w:t xml:space="preserve">Tectonic evolution of the central Levant domain (Lebanon) since Mesozoic time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Angelier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Garcia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">W. Hamdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (TC1002), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, pp.245-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2008TC002415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP341.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574204v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotations in Lebanon inferred from new palaeomagnetic data and implications for the evolution of the Dead Sea Transform system</w:t>
               </w:r>
@@ -3106,64 +3106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Higazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3210,672 +3210,638 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin tectonics during the Early Cretaceous in the Levant margin, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Mroueh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Hamdam</w:t>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Higazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (4), pp.218-223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jog.2008.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682900v1</w:t>
+                <w:t xml:space="preserve">hal-00531893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin tectonics during the Early Cretaceous in the Levant margin, Lebanon</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of rift jump and excess loading on the structural evolution of Northern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Hamdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Higazi</w:t>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jog.2008.09.002⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.TC1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00531893v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00266780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of rift jump and excess loading on the structural evolution of Northern Iceland</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Angelier</w:t>
+                <w:t xml:space="preserve">Geometry and segmentation mechanisms of the surface traces associated with the 1912 Selsund earthquake, southern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006TC002029⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 404 (3-4), pp.133-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00266780v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and segmentation mechanisms of the surface traces associated with the 1912 Selsund earthquake, southern Iceland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bellou</w:t>
+                <w:t xml:space="preserve">Geometry and segmentation mechanisms of the surface traces associated with the 1912 Selsund Earthquake, Southern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Homberg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 404 (3-4), pp.133-149. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 404, pp.133-149</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2005.04.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407422v1</w:t>
+                <w:t xml:space="preserve">hal-00021283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and segmentation mechanisms of the surface traces associated with the 1912 Selsund Earthquake, Southern Iceland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Bellou</w:t>
+                <w:t xml:space="preserve">Using stress deflections to identify past ruptures in fault systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Angelier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 404, pp.133-149</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 217, pp.409-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021283v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-seismic strike-slip displacement determined from push-up structures : the Selsund Fault case, South Iceland</w:t>
               </w:r>
@@ -4084,578 +4050,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stress deflections to identify past ruptures in fault systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Angelier</w:t>
+                <w:t xml:space="preserve">Perturbation of stress and oceanic rift extension across transform faults shown by earthquake focal mechanisms in Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Slunga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stefansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 217, pp.409-424</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 219 (3-4), pp.271-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00704-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00021279v1</w:t>
+                <w:t xml:space="preserve">hal-00407294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of stress and oceanic rift extension across transform faults shown by earthquake focal mechanisms in Iceland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Co-seismic strike-slip fault displacement determined grom push-up structures: : the Selsund Fault case, South Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 (4), pp.709-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2003.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00704-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407294v1</w:t>
+                <w:t xml:space="preserve">hal-00407293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-seismic strike-slip fault displacement determined grom push-up structures: : the Selsund Fault case, South Iceland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Using stress deflections to identify slip events in fault systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Homberg</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 217 (3-4), pp.409-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00586-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2003.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407293v1</w:t>
+                <w:t xml:space="preserve">hal-00407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using stress deflections to identify slip events in fault systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Rift Jump process description and new paleo-rift location in northern Iceland for the last 10 Ma based on 40Ar/39Ar geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Homberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 217 (3-4), pp.409-424. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 214 (3-4), pp.529-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00400-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00586-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407317v1</w:t>
+                <w:t xml:space="preserve">hal-00407002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rift jump process in Northern Iceland since 10 Ma from 40Ar/39Ar geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4683,1279 +4683,1137 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 214, pp.529-544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Jump process description and new paleo-rift location in northern Iceland for the last 10 Ma based on 40Ar/39Ar geochronology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Tectonic analysis of an oceanic transform fault zone revealed by fault-slip data and earthquake focal mechanisms: the Husavik-Flatey Fault, Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 344 (3-4), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(01)00282-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00400-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00407002v1</w:t>
+                <w:t xml:space="preserve">hal-00406682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic analysis of an oceanic transform fault zone revealed by fault-slip data and earthquake focal mechanisms: the Husavik-Flatey Fault, Iceland</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Structural inheritance and cenozoic stress fields in the Jura fold-and-thrust belt (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 344 (3-4), pp.157-174. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 357 (1-4), pp.137-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-1951(02)00366-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00406746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factor of safety analysis in fractured multi-layered slopes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Elkharrat</w:t>
+                <w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio L. Rosenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurock 2025 – Expanding the Underground Space</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian Group for Rock Mechanics, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464872v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvoluted evolution of the intra-plate Rhine Graben during the Cenozoic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Ourliac</w:t>
+                <w:t xml:space="preserve">Factor of safety analysis in fractured multi-layered slopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurock 2025 – Expanding the Underground Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian Group for Rock Mechanics, Jun 2025, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05127260v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion du bassin Vocontien à partir du Crétacé supérieur : mise en évidence par les datations U/Pb in-situ sur calcites syn-cinématiques de failles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deconvoluted evolution of the intra-plate Rhine Graben during the Cenozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ourliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Sylvie Schueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-15994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447209v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05127260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration géologique 3D du Fossé Rhénan : approche de modélisation géométrique 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ourliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Formento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Karst network from surface to subsurface within fault zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5963,235 +5821,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes d'ouverture du Système de Rifts Ouest Européens : évolution structurale et sédimentaire du Fossé Rhénan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ourliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allanic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Verlaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glissements de terrain de la bordure méridionnale du plateau du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6220,1354 +6078,1229 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope instabilities of the Larzac Plateau : the Pégairolles-de-l’Escalette rotational landslide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l’halocinèse : exemples des Baronnies, chaines subalpines méridionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RSS Rock Slope Stability Symposium, Chambéry, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845147v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l’halocinèse : exemples des Baronnies, chaines subalpines méridionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slope instabilities of the Larzac Plateau : the Pégairolles-de-l’Escalette rotational landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elkharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th RSS Rock Slope Stability Symposium, Chambéry, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533935v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l'halocinèse: exemples des Baronnies, chaînes subalpines méridionales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
+                <w:t xml:space="preserve">Continental rifts and mantle convection: Insights from the East African Rift and a new model of the West European Rift System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Soueidan</w:t>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588996v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental rifts and mantle convection: Insights from the East African Rift and a new model of the West European Rift System</w:t>
+                <w:t xml:space="preserve">Champs de déformation et fracturation des séries méso-cénozoïques sur le pourtour sud-est du plateau ardéchois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Allanic</w:t>
+                <w:t xml:space="preserve">J.L. Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Becker</w:t>
+                <w:t xml:space="preserve">C. Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587815v1</w:t>
+                <w:t xml:space="preserve">hal-03621838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs de déformation et fracturation des séries méso-cénozoïques sur le pourtour sud-est du plateau ardéchois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary record and structural analysis of the opening of the European Cenozoic Rift System: The case of the Upper Rhine Graben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Grimaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mehl</w:t>
+                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bruel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud Couëffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Beauvais, France</w:t>
+              <w:t xml:space="preserve">EGU European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 17227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621838v1</w:t>
+                <w:t xml:space="preserve">hal-01484258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary record and structural analysis of the opening of the European Cenozoic Rift System: The case of the Upper Rhine Graben</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Enregistrement sédimentaire et analyse structurale de la dynamique de l'ouverture du système de rift ouest européen (ECRIS), exemple du fossé rhénan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beccaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Couëffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.2017 - 17227</w:t>
+              <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484258v1</w:t>
+                <w:t xml:space="preserve">hal-01359228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrement sédimentaire et analyse structurale de la dynamique de l'ouverture du système de rift ouest européen (ECRIS), exemple du fossé rhénan</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+                <w:t xml:space="preserve">Dealing with geological fracturing in safety assessment of a geological disposal: the approach of a technical safety organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beccaletto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Missenard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">RST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359228v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with geological fracturing in safety assessment of a geological disposal: the approach of a technical safety organization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent and present-day tectonics near a hot spot : the transform zones of iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bergerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Verrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545975v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and present-day tectonics near a hot spot : the transform zones of iceland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geometry and segmentation mechanisms of the surface traces associated with the 1912 Selsund Eartquake, Southern Iceland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Bellou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iceland in the Central Northern Atlantic : hotspot, sea currents and climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Plouzané, France</w:t>
+              <w:t xml:space="preserve">AGU-EUG-EGS Joint Assembly (EAE03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Nice, 6-11 avril 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00480616v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and segmentation mechanisms of the surface traces associated with the 1912 Selsund Eartquake, Southern Iceland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magalie Bellou</w:t>
+                <w:t xml:space="preserve">Stress field changes associated to the Tjörnes Transform Zone development (Iceland) : geological data and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU-EUG-EGS Joint Assembly (EAE03)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Nice, 6-11 avril 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7577,185 +7310,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium (Sr) signal in the Mesozoic Southeastern French Basin (Alps) and its relation with pre-compression tectono-halokinetic activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-10551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05127328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-landslides in the southern France (Larzac plateau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7804,92 +7537,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne (AUT), Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-18109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les glissements de la bordure méridionale du plateau du Larzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7918,73 +7651,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slope instabilities of the Larzac Plateau: the Pégairolles-de-l’Escalette rotational landslide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8026,65 +7759,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rock Slope Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8231,51 +7964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152412956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laborde-Casadaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Raine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.02.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01827497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Symeou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Bann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ghalayini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Nader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Comstock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Abdesselam-Mahdaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.02.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Razgallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM7062H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2012.01088.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1DV6GJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0Z3J4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ35G2G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591816v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bachmann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574171v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH915LQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002415" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Higazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mroueh" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.09.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFMSLZ8V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531893v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407422v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2FQWSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slunga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00704-0" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7NB0V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407293v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2003.07.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86ZS1PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00400-X" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKXS0CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406682v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00282-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03VHJ5R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464872v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127260v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ourliac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15994" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05203690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Formento" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979985v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elkharrat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588996v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Soueidan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621838v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grimaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484258v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01359228v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480616v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021358v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021362v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979935v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979974v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152412956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laborde-Casadaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Raine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.02.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01827497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Symeou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Bann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ghalayini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Nader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Comstock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Abdesselam-Mahdaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.02.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Razgallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM7062H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2012.01088.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1DV6GJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0Z3J4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ35G2G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bachmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH915LQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Higazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.09.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFMSLZ8V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2FQWSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slunga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00704-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7NB0V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2003.07.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86ZS1PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00400-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKXS0CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00282-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03VHJ5R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ourliac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05203690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Formento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elkharrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grimaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01359228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>