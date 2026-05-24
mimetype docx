--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1645,274 +1645,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et biozonation des sections de crinoïdes saccomidés du Jurassique supérieur (Oxfordien-Tithonien) du domaine téthysien occientale</w:t>
+                <w:t xml:space="preserve">Intérêt des kystes de dinoflagellés calcaires et du biomicrofaciès pélagique dans la datation des terrains du sommet du Jurassique et de la base Berriasien dans le domaine téthysien occidental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ben Abdesselam-Mahdaoui</w:t>
+                <w:t xml:space="preserve">Saloua Razgallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touria Hssaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.95-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 101 (4), pp.251-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408729v1</w:t>
+                <w:t xml:space="preserve">hal-01408733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des kystes de dinoflagellés calcaires et du biomicrofaciès pélagique dans la datation des terrains du sommet du Jurassique et de la base Berriasien dans le domaine téthysien occidental</w:t>
+                <w:t xml:space="preserve">Description et biozonation des sections de crinoïdes saccomidés du Jurassique supérieur (Oxfordien-Tithonien) du domaine téthysien occientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Hssaida</w:t>
+                <w:t xml:space="preserve">Sonia Ben Abdesselam-Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (4), pp.251-263. </w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.95-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408733v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal faults, layering and elastic properties of rocks</w:t>
               </w:r>
@@ -4450,320 +4450,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift Jump process description and new paleo-rift location in northern Iceland for the last 10 Ma based on 40Ar/39Ar geochronology</w:t>
+                <w:t xml:space="preserve">Rift jump process in Northern Iceland since 10 Ma from 40Ar/39Ar geochronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garcia</w:t>
+                <w:t xml:space="preserve">Sebastien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.O. Arnaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Angelier</w:t>
+                <w:t xml:space="preserve">N. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Homberg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 214 (3-4), pp.529-544. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 214, pp.529-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407002v1</w:t>
+                <w:t xml:space="preserve">hal-00021274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rift jump process in Northern Iceland since 10 Ma from 40Ar/39Ar geochronology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Angelier</w:t>
+                <w:t xml:space="preserve">Rift Jump process description and new paleo-rift location in northern Iceland for the last 10 Ma based on 40Ar/39Ar geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.O. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Homberg</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 214, pp.529-544</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 214 (3-4), pp.529-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(03)00400-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021274v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic analysis of an oceanic transform fault zone revealed by fault-slip data and earthquake focal mechanisms: the Husavik-Flatey Fault, Iceland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5508,312 +5508,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Boura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cousquer</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-11458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518180v1</w:t>
+                <w:t xml:space="preserve">hal-05447156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic and Cenozoic tectono-halokinetic evolution in the &amp;lt;i&amp;gt;Baronnies Provençales&amp;lt;/i&amp;gt; (Alps, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement hydrodynamiquedes zones de faille : une approche pluridisciplinairede l’échelle des structures internes à celle del’organisation des écoulements souterrains d’unaquifère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Léonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre (RST25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447156v1</w:t>
+                <w:t xml:space="preserve">hal-05518180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Karst network from surface to subsurface within fault zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Léonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Loget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
@@ -6140,51 +6140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,51 +7210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bergerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Angelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria. 2025, </w:t>
@@ -7964,51 +7964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152412956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laborde-Casadaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Raine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.02.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01827497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Symeou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Bann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ghalayini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Nader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Comstock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Abdesselam-Mahdaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.02.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408733v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Razgallah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.04.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM7062H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2012.01088.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1DV6GJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0Z3J4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ35G2G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bachmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH915LQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Higazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.09.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFMSLZ8V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2FQWSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slunga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00704-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7NB0V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2003.07.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86ZS1PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407002v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00400-X" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKXS0CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00282-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03VHJ5R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ourliac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05203690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Formento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elkharrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grimaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01359228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152412956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laborde-Casadaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Raine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.02.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01827497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Symeou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Bann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ghalayini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Nader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Comstock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Razgallah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.04.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Abdesselam-Mahdaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM7062H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2012.01088.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1DV6GJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0Z3J4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ35G2G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bachmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH915LQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Higazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.09.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFMSLZ8V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2FQWSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slunga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00704-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7NB0V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2003.07.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86ZS1PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00400-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKXS0CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00282-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03VHJ5R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ourliac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05203690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Formento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elkharrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grimaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01359228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>