--- v2 (2026-05-24)
+++ v3 (2026-05-25)
@@ -1515,404 +1515,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01410109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cenozoic strike-slip tectonics on the evolution of the northern Levant Basin (offshore Lebanon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramadan Ghalayini</w:t>
+                <w:t xml:space="preserve">Intérêt des kystes de dinoflagellés calcaires et du biomicrofaciès pélagique dans la datation des terrains du sommet du Jurassique et de la base Berriasien dans le domaine téthysien occidental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadi H. Nader</w:t>
+                <w:t xml:space="preserve">Saloua Razgallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John E. Comstock</w:t>
+                <w:t xml:space="preserve">Touria Hssaida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (11), pp.2121-2142. </w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (4), pp.251-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014TC003574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083989v1</w:t>
+                <w:t xml:space="preserve">hal-01408733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des kystes de dinoflagellés calcaires et du biomicrofaciès pélagique dans la datation des terrains du sommet du Jurassique et de la base Berriasien dans le domaine téthysien occidental</w:t>
+                <w:t xml:space="preserve">Description et biozonation des sections de crinoïdes saccomidés du Jurassique supérieur (Oxfordien-Tithonien) du domaine téthysien occientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Razgallah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Touria Hssaida</w:t>
+                <w:t xml:space="preserve">Sonia Ben Abdesselam-Mahdaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Paléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (4), pp.251-263. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.04.006⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 101 (2), pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408733v1</w:t>
+                <w:t xml:space="preserve">hal-01408729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description et biozonation des sections de crinoïdes saccomidés du Jurassique supérieur (Oxfordien-Tithonien) du domaine téthysien occientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benzaggagh</w:t>
+                <w:t xml:space="preserve">Impact of Cenozoic strike-slip tectonics on the evolution of the northern Levant Basin (offshore Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Ghalayini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johann Schnyder</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi H. Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Ben Abdesselam-Mahdaoui</w:t>
+                <w:t xml:space="preserve">John E. Comstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 101 (2), pp.95-117. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (11), pp.2121-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2015.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014TC003574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408729v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal faults, layering and elastic properties of rocks</w:t>
               </w:r>
@@ -2707,394 +2707,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Levant margin and western Arabia platform since the Mesozoic: introduction</w:t>
+                <w:t xml:space="preserve">Tectonic evolution of the central Levant domain (Lebanon) since Mesozoic time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Bachmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Hamdam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP341.1⟩</w:t>
+              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, pp.245-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP341.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591816v1</w:t>
+                <w:t xml:space="preserve">hal-00574200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the southern Levant margin since Mesozoic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the Levant margin and western Arabia platform since the Mesozoic: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Muller</w:t>
+                <w:t xml:space="preserve">Martina Bachmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 494, pp.211-225. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 341, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP341.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00574171v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic evolution of the central Levant domain (Lebanon) since Mesozoic time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic evolution of the southern Levant margin since Mesozoic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Eyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. A. Muller</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Publication - Geological Society of London</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 494, pp.211-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP341.12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00574200v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotations in Lebanon inferred from new palaeomagnetic data and implications for the evolution of the Dead Sea Transform system</w:t>
               </w:r>
@@ -3106,64 +3106,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamdam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Higazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3236,51 +3236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mroueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6108,260 +6108,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l’halocinèse : exemples des Baronnies, chaines subalpines méridionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slope instabilities of the Larzac Plateau : the Pégairolles-de-l’Escalette rotational landslide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Elkharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Homberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lafuerza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gasc-Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th RSS Rock Slope Stability Symposium, Chambéry, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533935v1</w:t>
+                <w:t xml:space="preserve">hal-03845147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope instabilities of the Larzac Plateau : the Pégairolles-de-l’Escalette rotational landslide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports du couplage de données géochimiques, tectoniques et sédimentologiques dans la caractérisation de l’halocinèse : exemples des Baronnies, chaines subalpines méridionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Homberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Elkharrat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th RSS Rock Slope Stability Symposium, Chambéry, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Chambery, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845147v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental rifts and mantle convection: Insights from the East African Rift and a new model of the West European Rift System</w:t>
               </w:r>
@@ -7363,51 +7363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ludovino Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Callonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rabaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7964,51 +7964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152412956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laborde-Casadaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Raine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.02.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01827497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Symeou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Bann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ghalayini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Nader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083989v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Comstock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003574" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Razgallah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.04.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408729v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Abdesselam-Mahdaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.02.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM7062H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2012.01088.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1DV6GJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0Z3J4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ35G2G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bachmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH915LQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.12" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Higazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.09.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFMSLZ8V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2FQWSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slunga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00704-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7NB0V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2003.07.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86ZS1PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00400-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKXS0CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00282-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03VHJ5R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ourliac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05203690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Formento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845147v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elkharrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grimaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01359228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464745v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Elkharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lafuerza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gasc-Barbier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app152412956" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681433v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Loget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02329-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04921098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-024-02422-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laborde-Casadaban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Borderie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Raine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pgeola.2021.02.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02983560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rocher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amarouche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Kermarrec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.38" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03094631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lemonnier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boullier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2020.104138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01827497v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Symeou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi H. Nader" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Lecomte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017TC004667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02083111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benzaggagh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Der Bann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ghalayini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Nader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP439.13" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408733v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Razgallah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Hssaida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.04.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Abdesselam-Mahdaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2015.02.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01083989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Daniel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Comstock" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014TC003574" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440785v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464272v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50279" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GM7062H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2012.01088.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H1DV6GJN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683041v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.02.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1F0Z3J4Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577748v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Angelier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bellou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.11.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ35G2G0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574204v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008TC002415" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mroueh" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Muller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bachmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574171v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Hardy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Eyal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZVH915LQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574174v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Higazi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP341.13" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Homberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barrier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hamdan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jog.2008.09.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFMSLZ8V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00266780v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Garcia" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407422v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2005.04.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J2FQWSR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021279v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021277v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slunga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stefansson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407294v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00704-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK7NB0V5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407293v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2003.07.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q86ZS1PR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00586-7" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HM8FT9V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021274v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Garcia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407002v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.O. Arnaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(03)00400-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWKXS0CB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406682v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(01)00282-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03VHJ5R5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406746v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Philippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(02)00366-9" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCL4Q8RT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447209v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ludovino Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio L. Rosenberg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464872v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ourliac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allanic" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schueller" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15994" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05203690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faure" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Formento" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabaute" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-11458" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518180v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499016v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verlaguet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845147v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Elkharrat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Soueidan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587815v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621838v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Grimaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mehl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484258v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beccaletto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Cou&#235;ff&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01359228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Missenard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00480616v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Verrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021362v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05127328v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-10551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600312v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-18109" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979935v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979974v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>