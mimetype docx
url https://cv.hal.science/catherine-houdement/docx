--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2860,109 +2860,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
+                <w:t xml:space="preserve">Manipulatives in special education: help or hindrance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203067v2</w:t>
+                <w:t xml:space="preserve">hal-02081193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
               </w:r>
@@ -3024,109 +3024,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulatives in special education: help or hindrance?</w:t>
+                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081193v1</w:t>
+                <w:t xml:space="preserve">hal-03203067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigilance didactique, un concept à interroger pour les formateurs d’enseignants.</w:t>
               </w:r>
@@ -3572,178 +3572,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rallye Mathématique Transalpin, médiation entre enseignants et résolution de problèmes</w:t>
+                <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Rencontre internationale du Rallye Mathématique Transalpin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARMT, Oct 2014, Sienne, Italie. pp.7-17</w:t>
+              <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207562v1</w:t>
+                <w:t xml:space="preserve">hal-01724586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
+                <w:t xml:space="preserve">Le Rallye Mathématique Transalpin, médiation entre enseignants et résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
+              <w:t xml:space="preserve">18ème Rencontre internationale du Rallye Mathématique Transalpin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARMT, Oct 2014, Sienne, Italie. pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724586v1</w:t>
+                <w:t xml:space="preserve">hal-03207562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how to introduce numbers units in 1st-and 2nd-grades</w:t>
               </w:r>
@@ -3805,355 +3805,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résolution de problèmes en France (6 à 12 ans)</w:t>
+                <w:t xml:space="preserve">Démarche expérimentale en résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Espace mathématique Francophone, Feb 2012, Genève, Suisse. pp.1795-1805</w:t>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Feb 2012, Genève, Suisse. pp.1389-1399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223286v1</w:t>
+                <w:t xml:space="preserve">hal-03223291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche expérimentale en résolution de problèmes</w:t>
+                <w:t xml:space="preserve">La résolution de problèmes en France (6 à 12 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Feb 2012, Genève, Suisse. pp.1389-1399</w:t>
+              <w:t xml:space="preserve">, Espace mathématique Francophone, Feb 2012, Genève, Suisse. pp.1795-1805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223291v1</w:t>
+                <w:t xml:space="preserve">hal-03223286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche de diagnostic et ses implications dans les secteurs santé et éducation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De nouveaux savoirs en géométrie pour les enseignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Vivicorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Entretiens Francophones de la Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t>
+              <w:t xml:space="preserve">EMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Apr 2009, Dakar, Sénégal. pp.437-448</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000354v1</w:t>
+                <w:t xml:space="preserve">hal-03223307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nouveaux savoirs en géométrie pour les enseignants ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche de diagnostic et ses implications dans les secteurs santé et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenka Gavornikova Baligand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vivicorsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Apr 2009, Dakar, Sénégal. pp.437-448</w:t>
+              <w:t xml:space="preserve">4èmes Entretiens Francophones de la Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223307v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de problèmes a l'école primaire française : perspectives curriculaire et didactique</w:t>
               </w:r>
@@ -6406,51 +6406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="647AC71D"/>
+    <w:nsid w:val="C8713B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6554,51 +6554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6DAB3211"/>
+    <w:nsid w:val="BA1C998C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-houdement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1492-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031264085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59139684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000407143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003851228212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1NTZG4G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huraux-Masselot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223307v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Hua Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Sayers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63555-2_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214099v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouqu&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-houdement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1492-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031264085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59139684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000407143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003851228212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1NTZG4G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huraux-Masselot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Hua Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Sayers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63555-2_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214099v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouqu&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>