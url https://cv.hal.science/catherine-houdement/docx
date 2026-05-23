--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1374,187 +1374,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem Solving in France: Research and Curricular Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A la recherche d'une cohérence entre géométrie de l'école et géométrie du collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Repères IREM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198382v1</w:t>
+                <w:t xml:space="preserve">hal-01911880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche d'une cohérence entre géométrie de l'école et géométrie du collège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problem Solving in France: Research and Curricular Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artigue Michèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zentralblatt für Didaktik der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (5-6), pp.365-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-007-0048-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911880v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradigmes géométriques et enseignement de la géométrie</w:t>
               </w:r>
@@ -2000,199 +2000,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de cadre conceptuel pour l’étude de l’enseignement de la géométrie en formation des maîtres</w:t>
+                <w:t xml:space="preserve">Le choix des problèmes pour la résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63, pp.59-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198411v1</w:t>
+                <w:t xml:space="preserve">hal-03207555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix des problèmes pour la résolution de problèmes</w:t>
+                <w:t xml:space="preserve">Un exemple de cadre conceptuel pour l’étude de l’enseignement de la géométrie en formation des maîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kuzniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grand N, Revue de mathématiques, de sciences et technologie pour les maîtres de l’enseignement primaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Educational Studies in Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 40 (3), pp.283-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1003851228212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207555v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit guide pour &amp;quot;fiche de prep cycle 1&amp;quot; (maternelle)</w:t>
               </w:r>
@@ -2860,273 +2860,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulatives in special education: help or hindrance?</w:t>
+                <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Congress of the European Society for Research in Mathematics Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
+              <w:t xml:space="preserve">1er Congrès international de la Théorie de l’Action Conjointe en Didactique La TACD en questions, questions à la didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD, Rennes, Jun 2019, Rennes, France. pp.149-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081193v1</w:t>
+                <w:t xml:space="preserve">hal-03203561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sémio-génétique d’interactions didactiques dans l’enseignement spécialisé : le cas Angèle.</w:t>
+                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès international de la Théorie de l’Action Conjointe en Didactique La TACD en questions, questions à la didactique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD, Rennes, Jun 2019, Rennes, France. pp.149-159</w:t>
+              <w:t xml:space="preserve">EMF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203561v1</w:t>
+                <w:t xml:space="preserve">hal-03203067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu de pouvoir dans l’enseignement spécialisé</w:t>
+                <w:t xml:space="preserve">Manipulatives in special education: help or hindrance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Oct 2018, Gennevilliers, France. pp.1205-1213</w:t>
+              <w:t xml:space="preserve">11th Congress of the European Society for Research in Mathematics Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203067v2</w:t>
+                <w:t xml:space="preserve">hal-02081193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vigilance didactique, un concept à interroger pour les formateurs d’enseignants.</w:t>
               </w:r>
@@ -3188,342 +3188,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils sémiotiques pour l’étude de phénomènes d’enseignement-apprentissage des mathématiques</w:t>
+                <w:t xml:space="preserve">Malentendus sémiotiques dans l'enseignement spécialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude LEMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C.Hache, M.Moulin, E.Petitfour, org., Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">44e colloque international sur la formation en mathématiques des professeurs des écoles - Manipuler, représenter, communiquer : quelle est la place de la sémiotique dans l'enseignement et l'apprentissage des mathématiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COPIRELEM, Jun 2017, Épinal, France. pp.79-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207693v1</w:t>
+                <w:t xml:space="preserve">hal-02270262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malentendus sémiotiques dans l'enseignement spécialisé</w:t>
+                <w:t xml:space="preserve">Le cas Angèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edith Petitfour</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e colloque international sur la formation en mathématiques des professeurs des écoles - Manipuler, représenter, communiquer : quelle est la place de la sémiotique dans l'enseignement et l'apprentissage des mathématiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COPIRELEM, Jun 2017, Épinal, France. pp.79-96</w:t>
+              <w:t xml:space="preserve">Troisièmes journées Didactique des Mathématiques dans l’Enseignement Spécialisé (DDMES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, La Chaux-d’Abel, Suisse. pp.34-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270262v1</w:t>
+                <w:t xml:space="preserve">hal-03207826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas Angèle</w:t>
+                <w:t xml:space="preserve">Problèmes arithmétiques basiques : le cœur du problème ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées Didactique des Mathématiques dans l’Enseignement Spécialisé (DDMES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, La Chaux-d’Abel, Suisse. pp.34-36</w:t>
+              <w:t xml:space="preserve">Séminaire National de Didactique des Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARDM, Feb 2018, Paris, France. pp.114-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207826v1</w:t>
+                <w:t xml:space="preserve">hal-03207864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes arithmétiques basiques : le cœur du problème ?</w:t>
+                <w:t xml:space="preserve">Outils sémiotiques pour l’étude de phénomènes d’enseignement-apprentissage des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire National de Didactique des Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARDM, Feb 2018, Paris, France. pp.114-122</w:t>
+              <w:t xml:space="preserve">Journées d’étude LEMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C.Hache, M.Moulin, E.Petitfour, org., Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207864v1</w:t>
+                <w:t xml:space="preserve">hal-03207693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traveling in spatiality, in spatial sense</w:t>
               </w:r>
@@ -3572,178 +3572,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
+                <w:t xml:space="preserve">Le Rallye Mathématique Transalpin, médiation entre enseignants et résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
+              <w:t xml:space="preserve">18ème Rencontre internationale du Rallye Mathématique Transalpin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARMT, Oct 2014, Sienne, Italie. pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01724586v1</w:t>
+                <w:t xml:space="preserve">hal-03207562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Rallye Mathématique Transalpin, médiation entre enseignants et résolution de problèmes</w:t>
+                <w:t xml:space="preserve">Teaching numeration units: why, how and limits?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Tempier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Rencontre internationale du Rallye Mathématique Transalpin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARMT, Oct 2014, Sienne, Italie. pp.7-17</w:t>
+              <w:t xml:space="preserve">ICMI study 23: Primary Mathematics Study on Whole Numbers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03207562v1</w:t>
+                <w:t xml:space="preserve">hal-01724586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why and how to introduce numbers units in 1st-and 2nd-grades</w:t>
               </w:r>
@@ -3805,165 +3805,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche expérimentale en résolution de problèmes</w:t>
+                <w:t xml:space="preserve">La résolution de problèmes en France (6 à 12 ans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Espace Mathématique Francophone, Feb 2012, Genève, Suisse. pp.1389-1399</w:t>
+              <w:t xml:space="preserve">, Espace mathématique Francophone, Feb 2012, Genève, Suisse. pp.1795-1805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223291v1</w:t>
+                <w:t xml:space="preserve">hal-03223286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résolution de problèmes en France (6 à 12 ans)</w:t>
+                <w:t xml:space="preserve">Démarche expérimentale en résolution de problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Espace mathématique Francophone, Feb 2012, Genève, Suisse. pp.1795-1805</w:t>
+              <w:t xml:space="preserve">, Espace Mathématique Francophone, Feb 2012, Genève, Suisse. pp.1389-1399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223286v1</w:t>
+                <w:t xml:space="preserve">hal-03223291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouveaux savoirs en géométrie pour les enseignants ?</w:t>
               </w:r>
@@ -4976,543 +4976,543 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles questions en didactique de la géométrie : ressources, pratiques et formation</w:t>
+                <w:t xml:space="preserve">Toward New Questions in Geometry Didactics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Guille-Biel Winder, Teresa Assude. </w:t>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder et Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique.</w:t>
+              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space : Resources, Practises, Training</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.297-310, 2023, Série Education</w:t>
+                <w:t xml:space="preserve">Londres ISTE WILEY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-302, 2023, Science, Society and new Technologies Series: Education Set</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261190v1</w:t>
+                <w:t xml:space="preserve">hal-04263472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward New Questions in Geometry Didactics</w:t>
+                <w:t xml:space="preserve">Vers de nouvelles questions en didactique de la géométrie : ressources, pratiques et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guille-Biel Winder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Guille-Biel Winder et Teresa Assude. </w:t>
+              <w:t xml:space="preserve">Claire Guille-Biel Winder, Teresa Assude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulations between Tangible Space, Graphical Space and Geometrical Space : Resources, Practises, Training</w:t>
+              <w:t xml:space="preserve">Articulations entre les espaces sensible, graphique et géométrique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Londres ISTE WILEY</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-302, 2023, Science, Society and new Technologies Series: Education Set</w:t>
+                <w:t xml:space="preserve">ISTE Editions Ltd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-310, 2023, Série Education</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263472v1</w:t>
+                <w:t xml:space="preserve">hal-04261190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The didactic effects of semiotic microphenomena in mathematics</w:t>
+                <w:t xml:space="preserve">Des effets didactiques de microphénomènes sémiotiques en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Petitfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Houdement, Cécile de Hosson, Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions / Wiley, pp.209-246, 2022, 9781789450705</w:t>
+              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.209-244, 2022, 9781789480702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675915v1</w:t>
+                <w:t xml:space="preserve">hal-04761021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des effets didactiques de microphénomènes sémiotiques en mathématiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Walk in Semiotics and Mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Houdement, Cécile de Hosson, Christophe Hache. </w:t>
+              <w:t xml:space="preserve">C. Houdement, C. de Hosson, C. Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.209-244, 2022, 9781789480702</w:t>
+              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE editions / Wiley, pp.5-44, 2022, 9781789450705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761021v1</w:t>
+                <w:t xml:space="preserve">hal-03835954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Walk in Semiotics and Mathematics</w:t>
+                <w:t xml:space="preserve">Promenade sémiotique et mathématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Houdement, C. de Hosson, C. Hache. </w:t>
+              <w:t xml:space="preserve">Catherine Houdement, Cécile de Hosson, Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE editions / Wiley, pp.5-44, 2022, 9781789450705</w:t>
+              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE editions, pp.9-46, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835954v1</w:t>
+                <w:t xml:space="preserve">hal-03676048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenade sémiotique et mathématique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The didactic effects of semiotic microphenomena in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Petitfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Houdement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Houdement, Cécile de Hosson, Christophe Hache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches sémiotiques en didactique des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE editions, pp.9-46, 2022</w:t>
+              <w:t xml:space="preserve">Semiotic Approaches in Science Didactics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions / Wiley, pp.209-246, 2022, 9781789450705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03676048v1</w:t>
+                <w:t xml:space="preserve">hal-03675915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le spatial et le géométrique : le yin et le yang de l'enseignement de la géométrie</w:t>
               </w:r>
@@ -6406,51 +6406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8713B1F"/>
+    <w:nsid w:val="6A1C23B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6554,51 +6554,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BA1C998C"/>
+    <w:nsid w:val="B3914784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6788,51 +6788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-houdement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1492-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031264085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59139684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000407143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911880v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198411v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003851228212" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1NTZG4G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207555v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huraux-Masselot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207864v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835954v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Hua Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Sayers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63555-2_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214099v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouqu&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/catherine-houdement" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1492-4357" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031264085" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/59139684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000000407143" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708058v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Houdement" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Audoin-Latourte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ny0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Tempier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368317v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.2726" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747805v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741755v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42330-022-00211-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Petitfour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-018-0985-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198458v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198374v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207547v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911880v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-007-0048-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00858709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kuzniak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207568v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207550v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207555v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198411v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003851228212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V1NTZG4G-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Peltier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198426v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761292v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761056v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203561v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203067v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huraux-Masselot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270262v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207826v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207693v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925516v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207562v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236217v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chambris" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223291v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223307v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000354v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenka Gavornikova Baligand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bisson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vivicorsi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959613v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214077v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820653v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207967v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Castela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guille-Biel Winder" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Articulations+Between+Tangible+Space%2C+Graphical+Space+and+Geometrical+Space%3A+Resources%2C+Practices+and+Training-p-9781394229598" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261190v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/series/education/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761021v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835954v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676048v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675915v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201021v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Hua Sun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Sayers" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Keung Siu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Cooper" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63555-2_5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01251608v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00957166v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214099v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rouqu&#232;s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223340v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452881v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Parzysz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bulf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145953v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>